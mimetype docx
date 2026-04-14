--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline BUFFIERE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of cooked tropical peas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115615. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-élémentaire de repas complets avec la technique des ajouts dosés au MPAES : Investigation des effets matrices par le modèle du profil d’exactitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral Amino Acid Appearance Is Lower Following Plant Protein Fibre Products, Compared to Whey Protein and Fibre Ingestion, in Healthy Older Adults despite Optimised Amino Acid Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena de Marco Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a protein food based on texturized wheat proteins, with high protein digestibility and improved lysine content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.112978. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from Biscuit to Custard) has an impact on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of plant-based protein foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liebermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in postprandial intragastric pH: Comparing measurement methods, food structure effects, and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.108784. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the apple matrix on the postprandial bioavailability of flavan-3-ols and nutrigenomic response of apple polyphenols in minipigs challenged with a high fat meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5077-5090. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo00346h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Structure Modulates the Bioavailability of Triglycerides and Vitamin D, and Partly That of Lutein: A Randomized Trial with a Crossover Design in Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2000228. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202000228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in vivo and in silico approaches for predicting the release of bioactive peptides from meat digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effects of the Spinach Food Matrix on Lutein Bioaccessibility and Intestinal Uptake Lead to Unchanged Bioavailability Compared to Pure Lutein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (11), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the elderly, meat protein assimilation from rare meat is lower than that from meat that is well done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (5), pp.1257-1266. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.117.158113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary calcium impairs tomato lycopene bioavailability in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D L Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (12), pp.2091 - 2096. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114516004335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight chronic elevation of C-reactive protein is associated with lower aerobic fitness but does not impair meal-induced stimulation of muscle protein metabolism in healthy old men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (5), pp.1259-72. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2014.286054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intermittent glutamine supplementation repairs intestinal damage (structure and functional mass) with advanced age: Assessment with plasma citrulline in a rodent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Beaufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (9), pp.814-819. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-014-0554-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POUR LA VIANDE EN TRANCHE, LE MODE DE CUISSON ET L'EFFICACITE MASTICATOIRE IMPACTENT LA BIODISPONIBILITE DES ACIDES AMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sebedio.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Toxicokinetics of ochratoxin A in dairy ewes and carryover to milk following a single or long-term ingestion of contaminated feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (10), pp.6690 - 6696. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Meat Cooking, and of Ingested Amount, on Protein Digestion Speed and Entry of Residual Proteins into the Colon: A Study in Minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61252. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine fluxes across the portal-drained viscera of enterally fed minipigs: effect of an acute intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.543 - 552. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-010-0672-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal inflammation increases gastrointestinal threonine uptake and mucin synthesis in enterally fed minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (4), pp.720-726. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.108.101675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response of protein metabolism in splanchnic organs and muscle to pectin feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Pirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (2), pp.306-311. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507888726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an enteral diet supplemented with a specific blend of amino acid on plasma and muscle protein synthesis in ICU patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mansoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides reproducibly released by in vivo digestion of beef meat and trout flesh in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (6), pp.1187-1195. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507761810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial whole-body protein metabolism after a meat meal is influenced by chewing efficiency in elderly subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Machebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (5), pp.1286-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of amino acid supplementation, especially cysteine, on body nitrogen economy in septic rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.634-642. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine kinetics are altered in the elderly both in the basal state and after vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (2), pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium overload increases oxidative stress in old rat gastrocnemius muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maskouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (3), pp.369-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential variation of mitochondrial H2O2 release during aging in oxidative and glycolytic muscles in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 125 (5), pp.367-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in glutathione availability and skeletal muscle carbonyl content in healthy rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (2), pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased albumin plasma efflux contributes to hypoalbuminemia only during early phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ruot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284 (3), pp.R707-R713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased tissue protein synthesis during spontaneous inflammatory bowel disease in HLA-B27 rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105 (4), pp.437-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine transsulfuration is increased during sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 279 (6), pp.E1391-E1397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentoxifylline improves insulin action limiting skeletal muscle catabolism after infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 163, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential regulation of skeletal muscle protein turnover by insulin and IGF-I after bacteremia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Vary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (4), pp.E584-E593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cysteine requirements and production of cysteine from methionine during the acute phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (suppl-1), pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat ageing measurement : Comparison between two mechanical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleischwirtschaft International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (10), pp.1220-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes mécaniques de mesure de la résistance myofibrillaire de la viande crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (2), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of food matrix influences food bolus physical features and micronutrient oral bioaccessibility during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from biscuit to custard) impacts on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on plasma flavn-3-ols distribution and nutrigenomic profile in response to a nutritional challenge in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec-Samour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Polyphenols and Health (ICPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for postprandial intragastric pH measurement in a pig model during digestion of plant-based foods with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of food structure on lipophilic micronutrients bioavailability: a human study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel aliment protéique possédant une forte digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Respondek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livret des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of DHA-rich lipids carried in protein-stabilized emulsions : comparison of in vivo and in vitro results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brestaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress "Oils, Fats and Lipids: From Lipidomics to Industrial Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12. Euro Fed Lipid Congress Oils, Fats and lipids: from lipidonics to industrial innovation. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2891-6-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la viande en tranche, le mode de cuisson et l’efficacité masticatoire impactent la biodisponibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. , Viandes et Produits Carnés, Hors série, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12th.Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bread density on the kinetics of glucose absorption and insulin secretion in the context of a complete meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DREAM Project`s International Conference "From Model Foods to Food Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of non-pathological low grade inflammation reduces physical performances in elderlies without altering protein metabolism response to food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Barcelone, France. , Clinical Nutrition Supplements, 7 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70566-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamyl cysteine synthetase activity seems to control liver glutathione availability during aging in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nutrition and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Albuquerque, United States. Journal of Nutrition, Health and Aging, 7 (4), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-related loss of muscle proteins is not associated with oxidative stress in healthy rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nutrition and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Albuquerque, United States. Journal of Nutrition, Health and Aging, 7 (4), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated regulation of protein metabolism in muscle and liver during sepsis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rambourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Réunion internationale du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France. 1 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of food matrix influences food bolus physical features and oral bioaccessibility of hydrosoluble vitamins during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nau F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Barcelone ( on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of food structure impact on micronutrient bioaccessibility: contribution of in vitro digestion studies in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cork, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des aliments sur la biodisponibilité des micronutriments lipophiles : étude in vivo chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canned spinach matrix does not significantly affect lutein bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma citrulline as a biomarker of enterocyte mass in villous atrophy-associated advanced age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Beaufrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cynober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Amino Acid and Protein Metabolism in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose the best dietary precursor of cysteine for glutathione synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Amino Acids, Peptides and Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Galveston, Texas, United States. 612 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La température de cuisson de la viande permet de moduler la vitesse de digestion des protéines, sans affecter la digestibilité dans l’intestin grêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’une inflammation à bas bruit non pathologique chez la personne âgée altère la fonctionnalité musculaire sans affecter la réponse anabolique au repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an enteral diet supplemented with a specific blend of amino acid on plasma and muscle protein synthesis in ICU patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mansoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Congress of the ESPEN, European Society of Parenteral and Enteral Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'âge sur la production mitochondriale d'H2O2 dans le muscle squelettique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CNRH d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cysteine requirements and production of cysteine from methionine during the acute phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the European Society of Parenteral and Enteral Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of cysteine supplementation in response to sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ESPEN congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on the distribution of plasma flavan-3-ols and on the nutrigenomic profile in the response to a nutritional challenge in minpigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (OCE2), pp.E242-E242, 2019, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120001901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline BUFFIERE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of cooked tropical peas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115615. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-élémentaire de repas complets avec la technique des ajouts dosés au MPAES : Investigation des effets matrices par le modèle du profil d’exactitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral Amino Acid Appearance Is Lower Following Plant Protein Fibre Products, Compared to Whey Protein and Fibre Ingestion, in Healthy Older Adults despite Optimised Amino Acid Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena de Marco Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a protein food based on texturized wheat proteins, with high protein digestibility and improved lysine content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.112978. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from Biscuit to Custard) has an impact on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of plant-based protein foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liebermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the apple matrix on the postprandial bioavailability of flavan-3-ols and nutrigenomic response of apple polyphenols in minipigs challenged with a high fat meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5077-5090. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo00346h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Structure Modulates the Bioavailability of Triglycerides and Vitamin D, and Partly That of Lutein: A Randomized Trial with a Crossover Design in Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2000228. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202000228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in postprandial intragastric pH: Comparing measurement methods, food structure effects, and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.108784. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in vivo and in silico approaches for predicting the release of bioactive peptides from meat digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effects of the Spinach Food Matrix on Lutein Bioaccessibility and Intestinal Uptake Lead to Unchanged Bioavailability Compared to Pure Lutein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (11), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the elderly, meat protein assimilation from rare meat is lower than that from meat that is well done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (5), pp.1257-1266. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.117.158113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary calcium impairs tomato lycopene bioavailability in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D L Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (12), pp.2091 - 2096. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114516004335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight chronic elevation of C-reactive protein is associated with lower aerobic fitness but does not impair meal-induced stimulation of muscle protein metabolism in healthy old men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (5), pp.1259-72. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2014.286054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POUR LA VIANDE EN TRANCHE, LE MODE DE CUISSON ET L'EFFICACITE MASTICATOIRE IMPACTENT LA BIODISPONIBILITE DES ACIDES AMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sebedio.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intermittent glutamine supplementation repairs intestinal damage (structure and functional mass) with advanced age: Assessment with plasma citrulline in a rodent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Beaufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (9), pp.814-819. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-014-0554-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Toxicokinetics of ochratoxin A in dairy ewes and carryover to milk following a single or long-term ingestion of contaminated feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (10), pp.6690 - 6696. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Meat Cooking, and of Ingested Amount, on Protein Digestion Speed and Entry of Residual Proteins into the Colon: A Study in Minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61252. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine fluxes across the portal-drained viscera of enterally fed minipigs: effect of an acute intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.543 - 552. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-010-0672-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal inflammation increases gastrointestinal threonine uptake and mucin synthesis in enterally fed minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (4), pp.720-726. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.108.101675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response of protein metabolism in splanchnic organs and muscle to pectin feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Pirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (2), pp.306-311. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507888726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an enteral diet supplemented with a specific blend of amino acid on plasma and muscle protein synthesis in ICU patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mansoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides reproducibly released by in vivo digestion of beef meat and trout flesh in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (6), pp.1187-1195. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507761810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial whole-body protein metabolism after a meat meal is influenced by chewing efficiency in elderly subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Machebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (5), pp.1286-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine kinetics are altered in the elderly both in the basal state and after vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (2), pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of amino acid supplementation, especially cysteine, on body nitrogen economy in septic rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.634-642. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium overload increases oxidative stress in old rat gastrocnemius muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maskouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (3), pp.369-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in glutathione availability and skeletal muscle carbonyl content in healthy rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (2), pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential variation of mitochondrial H2O2 release during aging in oxidative and glycolytic muscles in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 125 (5), pp.367-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased tissue protein synthesis during spontaneous inflammatory bowel disease in HLA-B27 rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105 (4), pp.437-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased albumin plasma efflux contributes to hypoalbuminemia only during early phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ruot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284 (3), pp.R707-R713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine transsulfuration is increased during sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 279 (6), pp.E1391-E1397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentoxifylline improves insulin action limiting skeletal muscle catabolism after infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 163, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential regulation of skeletal muscle protein turnover by insulin and IGF-I after bacteremia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Vary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (4), pp.E584-E593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cysteine requirements and production of cysteine from methionine during the acute phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (suppl-1), pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat ageing measurement : Comparison between two mechanical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleischwirtschaft International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (10), pp.1220-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes mécaniques de mesure de la résistance myofibrillaire de la viande crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (2), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of food matrix influences food bolus physical features and micronutrient oral bioaccessibility during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from biscuit to custard) impacts on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on plasma flavn-3-ols distribution and nutrigenomic profile in response to a nutritional challenge in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec-Samour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Polyphenols and Health (ICPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for postprandial intragastric pH measurement in a pig model during digestion of plant-based foods with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of food structure on lipophilic micronutrients bioavailability: a human study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel aliment protéique possédant une forte digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Respondek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livret des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la viande en tranche, le mode de cuisson et l’efficacité masticatoire impactent la biodisponibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. , Viandes et Produits Carnés, Hors série, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12th.Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of DHA-rich lipids carried in protein-stabilized emulsions : comparison of in vivo and in vitro results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brestaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress "Oils, Fats and Lipids: From Lipidomics to Industrial Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12. Euro Fed Lipid Congress Oils, Fats and lipids: from lipidonics to industrial innovation. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2891-6-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bread density on the kinetics of glucose absorption and insulin secretion in the context of a complete meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DREAM Project`s International Conference "From Model Foods to Food Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of non-pathological low grade inflammation reduces physical performances in elderlies without altering protein metabolism response to food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Barcelone, France. , Clinical Nutrition Supplements, 7 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70566-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamyl cysteine synthetase activity seems to control liver glutathione availability during aging in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nutrition and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Albuquerque, United States. Journal of Nutrition, Health and Aging, 7 (4), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-related loss of muscle proteins is not associated with oxidative stress in healthy rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nutrition and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Albuquerque, United States. Journal of Nutrition, Health and Aging, 7 (4), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated regulation of protein metabolism in muscle and liver during sepsis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rambourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Réunion internationale du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France. 1 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of food matrix influences food bolus physical features and oral bioaccessibility of hydrosoluble vitamins during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nau F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Barcelone ( on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of food structure impact on micronutrient bioaccessibility: contribution of in vitro digestion studies in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cork, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des aliments sur la biodisponibilité des micronutriments lipophiles : étude in vivo chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canned spinach matrix does not significantly affect lutein bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma citrulline as a biomarker of enterocyte mass in villous atrophy-associated advanced age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Beaufrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cynober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Amino Acid and Protein Metabolism in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose the best dietary precursor of cysteine for glutathione synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Amino Acids, Peptides and Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Galveston, Texas, United States. 612 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’une inflammation à bas bruit non pathologique chez la personne âgée altère la fonctionnalité musculaire sans affecter la réponse anabolique au repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La température de cuisson de la viande permet de moduler la vitesse de digestion des protéines, sans affecter la digestibilité dans l’intestin grêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an enteral diet supplemented with a specific blend of amino acid on plasma and muscle protein synthesis in ICU patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mansoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Congress of the ESPEN, European Society of Parenteral and Enteral Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'âge sur la production mitochondriale d'H2O2 dans le muscle squelettique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CNRH d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cysteine requirements and production of cysteine from methionine during the acute phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the European Society of Parenteral and Enteral Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of cysteine supplementation in response to sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ESPEN congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on the distribution of plasma flavan-3-ols and on the nutrigenomic profile in the response to a nutritional challenge in minpigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (OCE2), pp.E242-E242, 2019, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120001901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Landais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Marco Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mullen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112978" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02258-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vauris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liebermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000228" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desmarchelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Dumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Halimi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Lairon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114516004335" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.286054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Beaufrere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neveux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-014-0554-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Peyron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Brustel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saivin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6707" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061252" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0672-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2JXHV48-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.101675" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Pirman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Ribeyre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507888726" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mansoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bechereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.07.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNLMF4VX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507761810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machebeuf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2005.11.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3978JFHW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gimonet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673445v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maskouri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674701v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679854v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yousfi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malmezat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Vary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Voisin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malmezat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167151v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-6-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744746v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70566-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;chereau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ribeyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04833330v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nau F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746218v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X10KG05K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747506v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803884v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840530v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouyet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001901" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Landais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Marco Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mullen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112978" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02258-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vauris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liebermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108784" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desmarchelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Dumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Halimi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Lairon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114516004335" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.286054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Peyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Brustel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Beaufrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neveux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-014-0554-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saivin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6707" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061252" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0672-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2JXHV48-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.101675" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Pirman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Ribeyre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507888726" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mansoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bechereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.07.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNLMF4VX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507761810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machebeuf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gimonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2005.11.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3978JFHW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673445v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maskouri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yousfi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682850v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malmezat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Vary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Voisin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malmezat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739680v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-6-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744746v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70566-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;chereau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ribeyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04833330v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nau F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746218v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X10KG05K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747506v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803884v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840530v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouyet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001901" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>