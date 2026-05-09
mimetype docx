--- v1 (2026-04-14)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline BUFFIERE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of cooked tropical peas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115615. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-élémentaire de repas complets avec la technique des ajouts dosés au MPAES : Investigation des effets matrices par le modèle du profil d’exactitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral Amino Acid Appearance Is Lower Following Plant Protein Fibre Products, Compared to Whey Protein and Fibre Ingestion, in Healthy Older Adults despite Optimised Amino Acid Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena de Marco Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a protein food based on texturized wheat proteins, with high protein digestibility and improved lysine content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.112978. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from Biscuit to Custard) has an impact on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of plant-based protein foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liebermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the apple matrix on the postprandial bioavailability of flavan-3-ols and nutrigenomic response of apple polyphenols in minipigs challenged with a high fat meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5077-5090. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo00346h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Structure Modulates the Bioavailability of Triglycerides and Vitamin D, and Partly That of Lutein: A Randomized Trial with a Crossover Design in Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2000228. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202000228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in postprandial intragastric pH: Comparing measurement methods, food structure effects, and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.108784. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in vivo and in silico approaches for predicting the release of bioactive peptides from meat digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effects of the Spinach Food Matrix on Lutein Bioaccessibility and Intestinal Uptake Lead to Unchanged Bioavailability Compared to Pure Lutein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (11), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the elderly, meat protein assimilation from rare meat is lower than that from meat that is well done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (5), pp.1257-1266. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.117.158113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary calcium impairs tomato lycopene bioavailability in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D L Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (12), pp.2091 - 2096. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114516004335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight chronic elevation of C-reactive protein is associated with lower aerobic fitness but does not impair meal-induced stimulation of muscle protein metabolism in healthy old men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (5), pp.1259-72. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2014.286054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POUR LA VIANDE EN TRANCHE, LE MODE DE CUISSON ET L'EFFICACITE MASTICATOIRE IMPACTENT LA BIODISPONIBILITE DES ACIDES AMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sebedio.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intermittent glutamine supplementation repairs intestinal damage (structure and functional mass) with advanced age: Assessment with plasma citrulline in a rodent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Beaufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (9), pp.814-819. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-014-0554-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Toxicokinetics of ochratoxin A in dairy ewes and carryover to milk following a single or long-term ingestion of contaminated feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (10), pp.6690 - 6696. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Meat Cooking, and of Ingested Amount, on Protein Digestion Speed and Entry of Residual Proteins into the Colon: A Study in Minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61252. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine fluxes across the portal-drained viscera of enterally fed minipigs: effect of an acute intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.543 - 552. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-010-0672-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal inflammation increases gastrointestinal threonine uptake and mucin synthesis in enterally fed minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (4), pp.720-726. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.108.101675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response of protein metabolism in splanchnic organs and muscle to pectin feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Pirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (2), pp.306-311. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507888726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an enteral diet supplemented with a specific blend of amino acid on plasma and muscle protein synthesis in ICU patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mansoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides reproducibly released by in vivo digestion of beef meat and trout flesh in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (6), pp.1187-1195. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507761810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial whole-body protein metabolism after a meat meal is influenced by chewing efficiency in elderly subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Machebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (5), pp.1286-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine kinetics are altered in the elderly both in the basal state and after vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (2), pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of amino acid supplementation, especially cysteine, on body nitrogen economy in septic rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.634-642. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium overload increases oxidative stress in old rat gastrocnemius muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maskouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (3), pp.369-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in glutathione availability and skeletal muscle carbonyl content in healthy rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (2), pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential variation of mitochondrial H2O2 release during aging in oxidative and glycolytic muscles in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 125 (5), pp.367-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased tissue protein synthesis during spontaneous inflammatory bowel disease in HLA-B27 rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105 (4), pp.437-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased albumin plasma efflux contributes to hypoalbuminemia only during early phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ruot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284 (3), pp.R707-R713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine transsulfuration is increased during sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 279 (6), pp.E1391-E1397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentoxifylline improves insulin action limiting skeletal muscle catabolism after infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 163, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential regulation of skeletal muscle protein turnover by insulin and IGF-I after bacteremia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Vary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (4), pp.E584-E593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cysteine requirements and production of cysteine from methionine during the acute phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (suppl-1), pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat ageing measurement : Comparison between two mechanical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleischwirtschaft International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (10), pp.1220-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes mécaniques de mesure de la résistance myofibrillaire de la viande crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (2), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of food matrix influences food bolus physical features and micronutrient oral bioaccessibility during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from biscuit to custard) impacts on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on plasma flavn-3-ols distribution and nutrigenomic profile in response to a nutritional challenge in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec-Samour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Polyphenols and Health (ICPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for postprandial intragastric pH measurement in a pig model during digestion of plant-based foods with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of food structure on lipophilic micronutrients bioavailability: a human study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel aliment protéique possédant une forte digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Respondek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livret des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la viande en tranche, le mode de cuisson et l’efficacité masticatoire impactent la biodisponibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. , Viandes et Produits Carnés, Hors série, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12th.Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of DHA-rich lipids carried in protein-stabilized emulsions : comparison of in vivo and in vitro results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brestaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress "Oils, Fats and Lipids: From Lipidomics to Industrial Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12. Euro Fed Lipid Congress Oils, Fats and lipids: from lipidonics to industrial innovation. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2891-6-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bread density on the kinetics of glucose absorption and insulin secretion in the context of a complete meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DREAM Project`s International Conference "From Model Foods to Food Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of non-pathological low grade inflammation reduces physical performances in elderlies without altering protein metabolism response to food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Barcelone, France. , Clinical Nutrition Supplements, 7 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70566-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamyl cysteine synthetase activity seems to control liver glutathione availability during aging in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nutrition and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Albuquerque, United States. Journal of Nutrition, Health and Aging, 7 (4), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-related loss of muscle proteins is not associated with oxidative stress in healthy rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nutrition and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Albuquerque, United States. Journal of Nutrition, Health and Aging, 7 (4), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated regulation of protein metabolism in muscle and liver during sepsis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rambourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Réunion internationale du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France. 1 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of food matrix influences food bolus physical features and oral bioaccessibility of hydrosoluble vitamins during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nau F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Barcelone ( on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of food structure impact on micronutrient bioaccessibility: contribution of in vitro digestion studies in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cork, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des aliments sur la biodisponibilité des micronutriments lipophiles : étude in vivo chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canned spinach matrix does not significantly affect lutein bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma citrulline as a biomarker of enterocyte mass in villous atrophy-associated advanced age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Beaufrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cynober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Amino Acid and Protein Metabolism in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose the best dietary precursor of cysteine for glutathione synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Amino Acids, Peptides and Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Galveston, Texas, United States. 612 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’une inflammation à bas bruit non pathologique chez la personne âgée altère la fonctionnalité musculaire sans affecter la réponse anabolique au repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La température de cuisson de la viande permet de moduler la vitesse de digestion des protéines, sans affecter la digestibilité dans l’intestin grêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an enteral diet supplemented with a specific blend of amino acid on plasma and muscle protein synthesis in ICU patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mansoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Congress of the ESPEN, European Society of Parenteral and Enteral Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'âge sur la production mitochondriale d'H2O2 dans le muscle squelettique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CNRH d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cysteine requirements and production of cysteine from methionine during the acute phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the European Society of Parenteral and Enteral Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of cysteine supplementation in response to sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ESPEN congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on the distribution of plasma flavan-3-ols and on the nutrigenomic profile in the response to a nutritional challenge in minpigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (OCE2), pp.E242-E242, 2019, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120001901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline BUFFIERE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of cooked tropical peas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115615. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-élémentaire de repas complets avec la technique des ajouts dosés au MPAES : Investigation des effets matrices par le modèle du profil d’exactitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 02, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral Amino Acid Appearance Is Lower Following Plant Protein Fibre Products, Compared to Whey Protein and Fibre Ingestion, in Healthy Older Adults despite Optimised Amino Acid Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena de Marco Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a protein food based on texturized wheat proteins, with high protein digestibility and improved lysine content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.112978. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from Biscuit to Custard) has an impact on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of plant-based protein foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liebermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in postprandial intragastric pH: Comparing measurement methods, food structure effects, and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.108784. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the apple matrix on the postprandial bioavailability of flavan-3-ols and nutrigenomic response of apple polyphenols in minipigs challenged with a high fat meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5077-5090. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo00346h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Structure Modulates the Bioavailability of Triglycerides and Vitamin D, and Partly That of Lutein: A Randomized Trial with a Crossover Design in Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2000228. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202000228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effects of the Spinach Food Matrix on Lutein Bioaccessibility and Intestinal Uptake Lead to Unchanged Bioavailability Compared to Pure Lutein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (11), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in vivo and in silico approaches for predicting the release of bioactive peptides from meat digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the elderly, meat protein assimilation from rare meat is lower than that from meat that is well done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (5), pp.1257-1266. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.117.158113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary calcium impairs tomato lycopene bioavailability in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D L Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (12), pp.2091 - 2096. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114516004335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight chronic elevation of C-reactive protein is associated with lower aerobic fitness but does not impair meal-induced stimulation of muscle protein metabolism in healthy old men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (5), pp.1259-72. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2014.286054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intermittent glutamine supplementation repairs intestinal damage (structure and functional mass) with advanced age: Assessment with plasma citrulline in a rodent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Beaufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (9), pp.814-819. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-014-0554-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POUR LA VIANDE EN TRANCHE, LE MODE DE CUISSON ET L'EFFICACITE MASTICATOIRE IMPACTENT LA BIODISPONIBILITE DES ACIDES AMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sebedio.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Toxicokinetics of ochratoxin A in dairy ewes and carryover to milk following a single or long-term ingestion of contaminated feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (10), pp.6690 - 6696. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Meat Cooking, and of Ingested Amount, on Protein Digestion Speed and Entry of Residual Proteins into the Colon: A Study in Minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61252. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine fluxes across the portal-drained viscera of enterally fed minipigs: effect of an acute intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.543 - 552. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-010-0672-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal inflammation increases gastrointestinal threonine uptake and mucin synthesis in enterally fed minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (4), pp.720-726. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.108.101675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response of protein metabolism in splanchnic organs and muscle to pectin feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Pirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (2), pp.306-311. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507888726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an enteral diet supplemented with a specific blend of amino acid on plasma and muscle protein synthesis in ICU patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mansoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial whole-body protein metabolism after a meat meal is influenced by chewing efficiency in elderly subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Machebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (5), pp.1286-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides reproducibly released by in vivo digestion of beef meat and trout flesh in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (6), pp.1187-1195. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507761810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of amino acid supplementation, especially cysteine, on body nitrogen economy in septic rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.634-642. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine kinetics are altered in the elderly both in the basal state and after vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Gimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (2), pp.291-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium overload increases oxidative stress in old rat gastrocnemius muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Demaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maskouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (3), pp.369-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential variation of mitochondrial H2O2 release during aging in oxidative and glycolytic muscles in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 125 (5), pp.367-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in glutathione availability and skeletal muscle carbonyl content in healthy rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (2), pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased albumin plasma efflux contributes to hypoalbuminemia only during early phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ruot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284 (3), pp.R707-R713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased tissue protein synthesis during spontaneous inflammatory bowel disease in HLA-B27 rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105 (4), pp.437-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine transsulfuration is increased during sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 279 (6), pp.E1391-E1397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentoxifylline improves insulin action limiting skeletal muscle catabolism after infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 163, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential regulation of skeletal muscle protein turnover by insulin and IGF-I after bacteremia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Vary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 275 (4), pp.E584-E593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cysteine requirements and production of cysteine from methionine during the acute phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (suppl-1), pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat ageing measurement : Comparison between two mechanical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleischwirtschaft International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 75 (10), pp.1220-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes mécaniques de mesure de la résistance myofibrillaire de la viande crue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 14 (2), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of food matrix influences food bolus physical features and micronutrient oral bioaccessibility during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from biscuit to custard) impacts on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on plasma flavn-3-ols distribution and nutrigenomic profile in response to a nutritional challenge in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec-Samour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Polyphenols and Health (ICPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating in vitro digestion of food models to explain in vivo micronutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for postprandial intragastric pH measurement in a pig model during digestion of plant-based foods with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of food structure on lipophilic micronutrients bioavailability: a human study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioavailability 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Norwich, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel aliment protéique possédant une forte digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Respondek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livret des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of DHA-rich lipids carried in protein-stabilized emulsions : comparison of in vivo and in vitro results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brestaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress "Oils, Fats and Lipids: From Lipidomics to Industrial Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12. Euro Fed Lipid Congress Oils, Fats and lipids: from lipidonics to industrial innovation. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2891-6-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la viande en tranche, le mode de cuisson et l’efficacité masticatoire impactent la biodisponibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. , Viandes et Produits Carnés, Hors série, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12th.Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bread density on the kinetics of glucose absorption and insulin secretion in the context of a complete meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DREAM Project`s International Conference "From Model Foods to Food Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of non-pathological low grade inflammation reduces physical performances in elderlies without altering protein metabolism response to food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Barcelone, France. , Clinical Nutrition Supplements, 7 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70566-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age-related loss of muscle proteins is not associated with oxidative stress in healthy rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nutrition and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Albuquerque, United States. Journal of Nutrition, Health and Aging, 7 (4), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamyl cysteine synthetase activity seems to control liver glutathione availability during aging in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Béchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nutrition and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Albuquerque, United States. Journal of Nutrition, Health and Aging, 7 (4), 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated regulation of protein metabolism in muscle and liver during sepsis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rambourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Réunion internationale du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France. 1 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of food matrix influences food bolus physical features and oral bioaccessibility of hydrosoluble vitamins during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nau F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Barcelone ( on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of food structure impact on micronutrient bioaccessibility: contribution of in vitro digestion studies in dynamic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure and Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cork, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des aliments sur la biodisponibilité des micronutriments lipophiles : étude in vivo chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canned spinach matrix does not significantly affect lutein bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose the best dietary precursor of cysteine for glutathione synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Amino Acids, Peptides and Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Galveston, Texas, United States. 612 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma citrulline as a biomarker of enterocyte mass in villous atrophy-associated advanced age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Beaufrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Cynober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Amino Acid and Protein Metabolism in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La température de cuisson de la viande permet de moduler la vitesse de digestion des protéines, sans affecter la digestibilité dans l’intestin grêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’une inflammation à bas bruit non pathologique chez la personne âgée altère la fonctionnalité musculaire sans affecter la réponse anabolique au repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an enteral diet supplemented with a specific blend of amino acid on plasma and muscle protein synthesis in ICU patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mansoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Congress of the ESPEN, European Society of Parenteral and Enteral Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'âge sur la production mitochondriale d'H2O2 dans le muscle squelettique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CNRH d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cysteine requirements and production of cysteine from methionine during the acute phase of sepsis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Malmezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the European Society of Parenteral and Enteral Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effect of cysteine supplementation in response to sepsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ESPEN congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on the distribution of plasma flavan-3-ols and on the nutrigenomic profile in the response to a nutritional challenge in minpigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (OCE2), pp.E242-E242, 2019, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120001901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Landais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Marco Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mullen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112978" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02258-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vauris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liebermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108784" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desmarchelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Dumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Halimi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Lairon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114516004335" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.286054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Peyron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Brustel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Beaufrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neveux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-014-0554-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saivin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6707" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061252" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0672-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2JXHV48-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.101675" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Pirman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Ribeyre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507888726" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mansoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bechereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.07.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNLMF4VX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659695v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507761810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machebeuf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659253v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gimonet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2005.11.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3978JFHW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673445v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maskouri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yousfi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682850v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malmezat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Vary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Voisin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malmezat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739680v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-6-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744746v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70566-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759901v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;chereau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ribeyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Leclerc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04833330v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nau F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746218v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X10KG05K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747506v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803884v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840530v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouyet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001901" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Landais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Marco Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Valli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mullen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112978" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02258-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vauris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liebermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000228" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desmarchelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Dumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Halimi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Lairon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114516004335" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.286054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Beaufrere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neveux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marceau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-014-0554-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Peyron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Brustel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saivin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6707" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061252" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0672-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2JXHV48-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.101675" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Pirman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Ribeyre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507888726" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mansoor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bechereau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2006.07.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNLMF4VX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machebeuf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507761810" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2005.11.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3978JFHW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gimonet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673445v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maskouri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Diot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674701v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679854v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yousfi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malmezat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Vary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Voisin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malmezat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Batisse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167151v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-6-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70566-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759900v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Leclerc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ribeyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759901v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;chereau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04833330v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nau F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048755v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927463v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747506v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746218v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cynober" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2013.10.018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X10KG05K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803884v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823132v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840530v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764574v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouyet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001901" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>