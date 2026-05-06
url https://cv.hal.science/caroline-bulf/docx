--- v1 (2026-03-24)
+++ v2 (2026-05-06)
@@ -141,1879 +141,1983 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and institutionalization: what possible connections? A case study in geometry class in priority education in France</w:t>
+                <w:t xml:space="preserve">La résolution de problèmes : un modèle pour étudier l’apprentissage de l’orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Touchaleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Kervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48782/e-jiref-11-1-89⟩</w:t>
+              <w:t xml:space="preserve">Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.79-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15zao⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386648v1</w:t>
+                <w:t xml:space="preserve">hal-05577801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La CoP-maths : une communauté de pratique sur l'enseignement de la schématisation à l'école élémentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment and institutionalization: what possible connections? A case study in geometry class in priority education in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48782/e-jiref-11-1-89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166207v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of reflection on the conditions for professionalization based on observing a cohort of teachers and beginner teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (3), pp.6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111943ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05136797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of reflection on the conditions for professionalization based on observing a cohort of teachers and beginner teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (3), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1111943ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels gestes professionnels d’enseignement au service d’une communauté discursive géométrique scolaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La CoP-maths : une communauté de pratique sur l'enseignement de la schématisation à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.114-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166179v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracé du cercle et circulation des discours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quels gestes professionnels d’enseignement au service d’une communauté discursive géométrique scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.11-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.1404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874979v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracé du cercle et circulation des discours : approche linguistique des interactions verbales (2e partie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Tracé du cercle et circulation des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 114, pp.33-59</w:t>
+              <w:t xml:space="preserve">, 2021, 114, pp.3-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874888v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracé du cercle et circulation des discours : approche linguistique des interactions verbales (2e partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaugrand, Céline</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Millon Faure</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon-Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114, pp.33-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519828v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduire un cercle et en parler en classe de mathématique : est-ce si simple ? Quelques éléments d’analyse d’une étude didactique comparant trois mises en oeuvre d’une même situation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tracé du cercle et circulation des discours : approche linguistique des interactions verbales (2e partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaugrand, Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celi Valentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Millon Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40, pp.125-147</w:t>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.33-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524122v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduire un cercle et en parler en classe de mathématique : est-ce si simple ? Quelques éléments d’analyse d’une étude didactique comparant trois mises en œuvre d’une même situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reproduire un cercle et en parler en classe de mathématique : est-ce si simple ? Quelques éléments d’analyse d’une étude didactique comparant trois mises en oeuvre d’une même situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40, pp.125-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511744v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de regard sur le cercle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reproduire un cercle et en parler en classe de mathématique : est-ce si simple ? Quelques éléments d’analyse d’une étude didactique comparant trois mises en œuvre d’une même situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil des maths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.125-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784810v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai d’une progression sur le cercle pour l’école primaire. Une transition clé : du gabarit au compas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Changement de regard sur le cercle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515834v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE DIDACTIQUE DES GESTES PROFESSIONNELS D'UN ENSEIGNANT DÉBUTANT EN FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22, pp.43-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdid.022.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des conditions du développement professionnel d’enseignants du premier degré. Genèse de gestes professionnels et pragmatisation de concepts didactiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Essai d’une progression sur le cercle pour l’école primaire. Une transition clé : du gabarit au compas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Lhoste</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283621v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique, sémantique et métaphores : analyse de langages en classe de géométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des conditions du développement professionnel d’enseignants du premier degré. Genèse de gestes professionnels et pragmatisation de concepts didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Isabel Barrera-Curin¹</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bulf</w:t>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Venant</w:t>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 22 (HS9), pp.43-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.9879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511761v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude diachronique de problèmes de reproduction de figures géométriques au cycle 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Didactique, sémantique et métaphores : analyse de langages en classe de géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Isabel Barrera-Curin¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Celi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.39-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515840v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et construction de connaissances dans une situation de résolution de problèmes en géométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.7-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre en géométrie, entre adaptation et acculturation. Langage et activité géométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une étude diachronique de problèmes de reproduction de figures géométriques au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joris Mithalal</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Langage, Apprentissage et Enseignement des Mathématiques, 54, pp.29-48</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01101887v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’enseignement de la symétrie axiale sur celui de la symétrie centrale : une étude de cas en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apprendre en géométrie, entre adaptation et acculturation. Langage et activité géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (1), pp.51-77</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Langage, Apprentissage et Enseignement des Mathématiques, 54, pp.29-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283634v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01101887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les effets de l’enseignement de la symétrie axiale sur celui de la symétrie centrale : une étude de cas en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.51-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la symétrie dans la nature du travail géométrique des tailleurs de pierre et ébénistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15, pp.117-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2023,1298 +2127,1298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation géométrique et médiation sémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gachassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International en hommage à Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to teach geometry in continuity along schooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Sixth ICMI Study Advances in Geometry Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA COP-MATHS : UNE COMMUNAUTE DE PRATIQUE « AU SERVICE » DE L'ENSEIGNEMENT DE LA RESOLUTION DE PROBLEMES A L'ECOLE ELEMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème colloque de la COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.415-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des difficultés d'enseignant.e.s pour la mise en œuvre de situations en géométrie des tracés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89e Congès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA COMMUNAUTE DE PRATIQUE COMME DISPOSITIF HORIZONTAL DE FORMATION : LE CAS DE LA COP-MATHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème colloque de la COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional actions of novice teachers in the context of teaching and learning geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des écrits de recherche des élèves aux écrits institutionnels : des pistes de travail en formation continue des enseignants du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dutaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Reydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">46ème colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402133v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05134606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des écrits de recherche des élèves aux écrits institutionnels : des pistes de travail en formation continue des enseignants du premier degré</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondarisation des discours en classe de géométrie étude de cas autour d’un même problème posé dans différents contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Symposium "Les dimensions langagières diversifiées des classes de mathématiques". Congrès International de l’Actualité de la Recherche en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05134606v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondarisation des discours en classe de géométrie étude de cas autour d’un même problème posé dans différents contextes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Professional actions of novice teachers in the context of teaching and learning geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Les dimensions langagières diversifiées des classes de mathématiques". Congrès International de l’Actualité de la Recherche en Éducation et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799189v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation en classe de géométrie : visualisation, instruments et langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’APMEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduire un cercle : une ressource dont la conception, la diffusion et l’usage sont problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathématiques en scène, des ponts entre les disciplines. Espace Mathématique Francophone 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COMPARISON OF LANGUAGE PRACTICES DURING GEOMETRY CLASSES IN PRIMARY SCHOOLS IN QUÉBEC AND FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Isabel Barrera-Curin¹</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Mathematical Education ( ICME 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICME, Jul 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupérer l'activité mathématique des élèves dans des tâches de construction géométrique, cela s'apprend ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Arditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40e Colloque de la Copirelem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des problèmes de reproduction aux problèmes de restauration de figures géométriques planes : quelles adaptations pour la classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41e Colloque de la COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language in geometry classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Rzeszów, Poland. pp.649-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3324,111 +3428,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir-parler-penser en géométrie - un point de vue sémiotique sur l'enseignement et l'apprentissage de la géométrie à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème colloqie de la COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-917294-20-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3438,130 +3542,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports réciproques entre didactique(s) des disciplines et recherches comparatistes en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champagne-Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Shneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulf Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoste Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3571,520 +3675,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels gestes professionnels didactiques pour dépasser les obstacles inhérents à l'enseignement de la géométrie au début du secondaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Liège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier, modéliser et surmonter les obstacles liés à l'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels gestes professionnels didactiques pour dépasser les obstacles inhérents à l'enseignement de la géométrie au début du secondaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry V., Simon G., Verpoorten D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identifier, modéliser et surmonter les obstacles liés à l'apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.201-218, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation en classe de géométrie : mise à l’épreuve d’une situation et d’un cadrage théorique en termes de circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coppé, S., Roditi, É., Celi, V., Chellougui, F., Tempier, F., Allard, C., Corriveau, C., Haspekian, M., Masselot, P., Rousse, S., Sabra, H. &amp; Kiwan-Zacka, M. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenoble : La Pensée Sauvage éditions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des conditions du développement professionnel d'enseignants du premier degré : genèse de gestes professionnels et pragmatisation de concepts didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalina Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées d’étude de l’ESPE de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage en classe de mathématiques : regards croisés en Théorie des Situations Didactiques (TSD) et en Théorie Anthropologique du Didactique (TAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bronner, C. Bulf, C. Castela, J.-P. Georget, M. Larguier, B. Pedemonte, A. Pressiat, É. Roditi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions vives en didactique des mathématiques : problèmes de la profession d’enseignant, rôle du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La pensée sauvage, pp.CD Rom, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4094,265 +4198,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation dans l'enseignement des mathématiques – mise en perspective critique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cabassut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du monde réel au monde des mathématiques - Un parcours bibliographique et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parzysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Parzysz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chambris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4362,100 +4466,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets de la symétrie axiale sur la conceptualisation des isométries planes et sur la nature du travail géométrique au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00369503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4465,105 +4569,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiotique et langage : une mise en dialogue en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris cité, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05531683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4631,51 +4735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="716845D8"/>
+    <w:nsid w:val="63345810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4862,51 +4966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-bulf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9146-7131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-11-1-89" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anquetil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111943ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1404" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03874979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaugrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874888v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaugrand, C&#233;line" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celi Valentina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524122v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.022.0043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9879" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera-Curin&#185;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gachassin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05134606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bulf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dutaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foulquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reydy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arditi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne-Vergez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Shneeberger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulf Caroline" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoste Yann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05531683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-bulf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9146-7131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Touchaleaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386648v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-11-1-89" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111943ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anquetil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03874979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaugrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaugrand, C&#233;line" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celi Valentina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.022.0043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9879" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera-Curin&#185;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gachassin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05134606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bulf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dutaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foulquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reydy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arditi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne-Vergez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Shneeberger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulf Caroline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoste Yann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05531683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>