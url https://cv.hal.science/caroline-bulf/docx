--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -357,291 +357,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements of reflection on the conditions for professionalization based on observing a cohort of teachers and beginner teachers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La CoP-maths : une communauté de pratique sur l'enseignement de la schématisation à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Billon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bulf</w:t>
+                <w:t xml:space="preserve">Camille Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.114-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05136797v1</w:t>
+                <w:t xml:space="preserve">hal-04166207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of reflection on the conditions for professionalization based on observing a cohort of teachers and beginner teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (3), pp.6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111943ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1111943ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04689953v1</w:t>
+                <w:t xml:space="preserve">halshs-05136797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La CoP-maths : une communauté de pratique sur l'enseignement de la schématisation à l'école élémentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elements of reflection on the conditions for professionalization based on observing a cohort of teachers and beginner teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111943ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166207v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels gestes professionnels d’enseignement au service d’une communauté discursive géométrique scolaire ?</w:t>
               </w:r>
@@ -1308,217 +1308,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉTUDE DIDACTIQUE DES GESTES PROFESSIONNELS D'UN ENSEIGNANT DÉBUTANT EN FORMATION</w:t>
+                <w:t xml:space="preserve">Essai d’une progression sur le cercle pour l’école primaire. Une transition clé : du gabarit au compas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511783v1</w:t>
+                <w:t xml:space="preserve">hal-02515834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai d’une progression sur le cercle pour l’école primaire. Une transition clé : du gabarit au compas</w:t>
+                <w:t xml:space="preserve">ÉTUDE DIDACTIQUE DES GESTES PROFESSIONNELS D'UN ENSEIGNANT DÉBUTANT EN FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.43-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid.022.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515834v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des conditions du développement professionnel d’enseignants du premier degré. Genèse de gestes professionnels et pragmatisation de concepts didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,260 +1693,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et construction de connaissances dans une situation de résolution de problèmes en géométrie</w:t>
+                <w:t xml:space="preserve">Une étude diachronique de problèmes de reproduction de figures géométriques au cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joris Mithalal</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.7-36</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147264v1</w:t>
+                <w:t xml:space="preserve">hal-02515840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude diachronique de problèmes de reproduction de figures géométriques au cycle 3</w:t>
+                <w:t xml:space="preserve">Langage et construction de connaissances dans une situation de résolution de problèmes en géométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Celi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.7-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515840v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre en géométrie, entre adaptation et acculturation. Langage et activité géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Langage, Apprentissage et Enseignement des Mathématiques, 54, pp.29-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2249,51 +2249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to teach geometry in continuity along schooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,51 +2357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA COP-MATHS : UNE COMMUNAUTE DE PRATIQUE « AU SERVICE » DE L'ENSEIGNEMENT DE LA RESOLUTION DE PROBLEMES A L'ECOLE ELEMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème colloque de la COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.415-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA COMMUNAUTE DE PRATIQUE COMME DISPOSITIF HORIZONTAL DE FORMATION : LE CAS DE LA COP-MATHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,303 +2584,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des écrits de recherche des élèves aux écrits institutionnels : des pistes de travail en formation continue des enseignants du premier degré</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Professional actions of novice teachers in the context of teaching and learning geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05134606v1</w:t>
+                <w:t xml:space="preserve">hal-02402133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondarisation des discours en classe de géométrie étude de cas autour d’un même problème posé dans différents contextes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des écrits de recherche des élèves aux écrits institutionnels : des pistes de travail en formation continue des enseignants du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dutaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Reydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Les dimensions langagières diversifiées des classes de mathématiques". Congrès International de l’Actualité de la Recherche en Éducation et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">46ème colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799189v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05134606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional actions of novice teachers in the context of teaching and learning geometry</w:t>
+                <w:t xml:space="preserve">Secondarisation des discours en classe de géométrie étude de cas autour d’un même problème posé dans différents contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium "Les dimensions langagières diversifiées des classes de mathématiques". Congrès International de l’Actualité de la Recherche en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402133v1</w:t>
+                <w:t xml:space="preserve">hal-02799189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation en classe de géométrie : visualisation, instruments et langage</w:t>
               </w:r>
@@ -3328,64 +3328,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language in geometry classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Rzeszów, Poland. pp.649-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3455,51 +3455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir-parler-penser en géométrie - un point de vue sémiotique sur l'enseignement et l'apprentissage de la géométrie à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème colloqie de la COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-917294-20-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3947,51 +3947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des conditions du développement professionnel d'enseignants du premier degré : genèse de gestes professionnels et pragmatisation de concepts didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,64 +4081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage en classe de mathématiques : regards croisés en Théorie des Situations Didactiques (TSD) et en Théorie Anthropologique du Didactique (TAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Wozniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4735,51 +4735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63345810"/>
+    <w:nsid w:val="303AF88B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4966,51 +4966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-bulf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9146-7131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Touchaleaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386648v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-11-1-89" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111943ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anquetil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03874979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaugrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaugrand, C&#233;line" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celi Valentina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.022.0043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9879" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera-Curin&#185;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gachassin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05134606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bulf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dutaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foulquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reydy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arditi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne-Vergez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Shneeberger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulf Caroline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoste Yann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05531683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-bulf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9146-7131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Touchaleaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386648v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-11-1-89" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Anquetil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Billon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111943ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03874979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaugrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Millon-Faur&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03519828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaugrand, C&#233;line" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celi Valentina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.022.0043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9879" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera-Curin&#185;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gachassin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05134606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bulf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dutaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Foulquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reydy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arditi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne-Vergez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Shneeberger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulf Caroline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoste Yann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wozniak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05531683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>