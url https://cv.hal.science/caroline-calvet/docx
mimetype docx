--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -72,341 +72,419 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossodiversité, regards croisés : présentation</w:t>
+                <w:t xml:space="preserve">Entre natura salvatja e preséncias umanas, Max Roqueta e lo procèssus creatiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12e7k⟩</w:t>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CXXIX (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156px⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860644v1</w:t>
+                <w:t xml:space="preserve">hal-05543456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occitan et le développement socio-économique et culturel du territoire : l’exemple du PNR Aubrac</w:t>
+                <w:t xml:space="preserve">Glossodiversité, regards croisés : présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12e7q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12e7k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746298v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’occitan et le développement socio-économique et culturel du territoire : l’exemple du PNR Aubrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12e7q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des langues au bord de la substitution et des glottothérapies qui leur sont appliquées (aragonais, occitan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du plurilinguisme européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57086/cpe.1631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -416,687 +494,894 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossodiversité, regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 96, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12e7j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al caireforc de las representacions e de las practicas de l’occitan : analisi sociolingüistica dins lo Pargue Natural Regional d’Aubrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque international des JCDO : « La langue et la culture occitanes au carrefour des sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JCDO; AIEO; ReSO; Dipralang, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les néo-locuteurs paradoxaux de l’occitan en Aubrac : un chaînon structurant de l’écosystème sociolinguistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Congreso Internacional VulneRom : Vulnerabilidades sociolingüísticas en el espacio romance. “Construcción, deconstrucción, reconstrucción: iniciativas ascendentes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Oviedo, Jun 2025, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occitan et le développement socio-économique et culturel du territoire</w:t>
+                <w:t xml:space="preserve">Echos du terroir, voix d'avenir : l'occitan comme catalyseur d'un nouveau paradigme dans la dynamique socio-économique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque jeunes chercheurs de l’EA 739 Dipralang : « Glossodiversité : regards croisés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dipralang, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès du réseau international POCLANDE : Langues et cultures face aux crises environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier Paul Valéry, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829346v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversation paradoxale : des resguardos (Colombie) au PNR Aubrac (France), une problématique sociolinguistique commune ?</w:t>
+                <w:t xml:space="preserve">La visibilitat de l'occitan dins l'espaci urban pel biais de la memòria literària e de l'expression artistica contemporanèa : legir Max Roqueta sus las parets de Montpelhièr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès du Réseau francophone de sociolinguistique : « Questions vives, débats et controverses »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau francophone de sociolinguistique, May 2024, Louvain (UCL), Belgium</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Max Roqueta, la lenga, l’òbra e l’engatjament »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier Paul Valéry, Dec 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829271v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues et territoires : l’occitan, un levier de promotion ?</w:t>
+                <w:t xml:space="preserve">Les cafés occitans : entre militantisme et transmission, comment dialoguent ces espaces de pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Congrès de l’AIEO : « L’occitan à la rencontre des études romanes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIEO, Sep 2023, München, Allemagne</w:t>
+              <w:t xml:space="preserve">Colloque RECLAM : « Voix audibles, langues invisibilisées : quelles reconnaissances et catégorisations pour les langues minor(is)ées dans le monde ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Bordeaux, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829379v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langue occitane et développement du territoire : l’exemple du PNR Aubrac</w:t>
+                <w:t xml:space="preserve">L’occitan et le développement socio-économique et culturel du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Action(s) glottopolitique(s) concernant la langue occitane »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dipralang EA739 Université Paul Valéry Montpellier 3, Nov 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+              <w:t xml:space="preserve">Colloque jeunes chercheurs de l’EA 739 Dipralang : « Glossodiversité : regards croisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipralang, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829329v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conversation paradoxale : des resguardos (Colombie) au PNR Aubrac (France), une problématique sociolinguistique commune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Cortés Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème congrès du Réseau francophone de sociolinguistique : « Questions vives, débats et controverses »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau francophone de sociolinguistique, May 2024, Louvain (UCL), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues et territoires : l’occitan, un levier de promotion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVème Congrès de l’AIEO : « L’occitan à la rencontre des études romanes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIEO, Sep 2023, München, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue occitane et développement du territoire : l’exemple du PNR Aubrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Action(s) glottopolitique(s) concernant la langue occitane »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipralang EA739 Université Paul Valéry Montpellier 3, Nov 2023, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langues, territoires et locuteurs en situation(s) de (quasi) fin de substitution. Vers un nouveau paradigme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alén Garabato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tercer Congrés internacional sobre revitalització de llengües indígenes i minoritzades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Girona; Université de Perpignan Via Domitia, Sep 2022, Girona, Catalonia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1106,100 +1391,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité et territoire au sein Parc Naturel Régional de l’Aubrac : enquête sociolinguistique et toponymique autour des chemins de transhumance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024MON30025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05047271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1209,105 +1494,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vitalité de l’occitan à travers le prisme artistique‎. Le cas de la chanson occitane au XXIe siècle : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03727798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1454,51 +1739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cort&#233;s Montoya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7q" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Al&#233;n Garabato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1631" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05047271v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03727798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Calvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156px" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Cort&#233;s Montoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lartigau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7q" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Al&#233;n Garabato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1631" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05047271v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024MON30025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03727798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>