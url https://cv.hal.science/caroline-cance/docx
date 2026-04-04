--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -3349,521 +3349,521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11. Subjects or participants?</w:t>
+                <w:t xml:space="preserve">Chapter 13. Procedures and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matt Coler</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.403-437, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.475-503, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.11dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.13dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423207v1</w:t>
+                <w:t xml:space="preserve">hal-03423208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 13. Procedures and outcomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 3. Experiencing and talking about colors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.475-503, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.97-138, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.13dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.03can⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423208v1</w:t>
+                <w:t xml:space="preserve">hal-03423194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3. Experiencing and talking about colors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 11. Subjects or participants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Coler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.97-138, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.403-437, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.03can⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.11dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423194v1</w:t>
+                <w:t xml:space="preserve">hal-03423207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 8. Taste as a holisensory experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 12. From stimulations to stimuli construction and selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cance</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Coler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.291-331, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.439-473, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.08dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.12can⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423201v1</w:t>
+                <w:t xml:space="preserve">hal-03423195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 12. From stimulations to stimuli construction and selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 8. Taste as a holisensory experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matt Coler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.439-473, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.291-331, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.12can⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.08dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423195v1</w:t>
+                <w:t xml:space="preserve">hal-03423201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 14. Making sense of the outcomes</w:t>
               </w:r>
@@ -5638,51 +5638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mauclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03536646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cambourian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S. Cance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.169.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2013.848903" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niessen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2011.1158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athur Pat&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Navarret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sylvain Cloiseau," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois, Dani&#232;le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.11dub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.13dub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.03can" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.08dub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.12can" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.14can" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.10dub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.09dub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.01dub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2951-6_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delepaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Maxim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barb&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mauclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03536646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cambourian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S. Cance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.169.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2013.848903" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niessen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2011.1158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athur Pat&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Navarret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sylvain Cloiseau," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois, Dani&#232;le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.13dub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.03can" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.11dub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.12can" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.08dub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.14can" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.10dub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.09dub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.01dub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2951-6_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delepaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Maxim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barb&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>