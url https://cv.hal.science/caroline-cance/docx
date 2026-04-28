--- v1 (2026-04-04)
+++ v2 (2026-04-28)
@@ -1495,278 +1495,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the vocabulary used by electric guitar players to speak about touch</w:t>
+                <w:t xml:space="preserve">Investigating the Mutual Influence of Auditory and Vibrotactile Feedback for the Electric Guitarist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cambourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athur Paté</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Navarret</w:t>
+                <w:t xml:space="preserve">Benoït Navarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of e-Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1029-1036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147068v1</w:t>
+                <w:t xml:space="preserve">hal-03234056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Mutual Influence of Auditory and Vibrotactile Feedback for the Electric Guitarist</w:t>
+                <w:t xml:space="preserve">Investigating the vocabulary used by electric guitar players to speak about touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cambourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Paté</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoït Navarret</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Navarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of e-Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234056v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de formulation, figures et co-construction du soin en interaction : une affaire sensible</w:t>
               </w:r>
@@ -2359,217 +2359,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There could be ten seconds where everyone is connected and you feel really joined by the same thread and it’s really magical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rencontres improvisées entre New York et Kolkata : analyse collaborative d’une étude transculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sylvain Cloiseau,</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Pras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Science of Joint Improvisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference Tracking the Creative Process in Music (TCPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343067v1</w:t>
+                <w:t xml:space="preserve">hal-02343112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontres improvisées entre New York et Kolkata : analyse collaborative d’une étude transculturelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">There could be ten seconds where everyone is connected and you feel really joined by the same thread and it’s really magical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sylvain Cloiseau,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Sylvain Cloiseau,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Tracking the Creative Process in Music (TCPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference Science of Joint Improvisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343112v1</w:t>
+                <w:t xml:space="preserve">hal-02343067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delving into special moments of free improvisation</w:t>
               </w:r>
@@ -2726,394 +2726,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categories for soundscape: Toward a hybrid classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Dubois, Danièle</w:t>
+                <w:t xml:space="preserve">L'évaluation de la qualité des environnements sonores : perspectives actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline S. Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343058v1</w:t>
+                <w:t xml:space="preserve">hal-00541702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de la qualité des environnements sonores : perspectives actuelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle S. Dubois</w:t>
+                <w:t xml:space="preserve">Categories for soundscape: Toward a hybrid classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois, Danièle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Internoise Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541702v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is instrumentality in new digital musical devices ? A contribution from cognitive linguistics and psychology</w:t>
+                <w:t xml:space="preserve">Questionner la notion d'instrument en informatique musicale : analyse des discours sur les pratiques du Méta-Instrument et de la Méta-Mallette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Genevois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is instrumentality in new digital musical devices ? A contribution from cognitive linguistics and psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Grenoble, France. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430397v1</w:t>
+                <w:t xml:space="preserve">hal-00377207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner la notion d'instrument en informatique musicale : analyse des discours sur les pratiques du Méta-Instrument et de la Méta-Mallette</w:t>
+                <w:t xml:space="preserve">What is instrumentality in new digital musical devices ? A contribution from cognitive linguistics and psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Grenoble, France. pp.133</w:t>
+              <w:t xml:space="preserve">What is instrumentality in new digital musical devices ? A contribution from cognitive linguistics and psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377207v1</w:t>
+                <w:t xml:space="preserve">hal-00430397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Termes de couleur en discours et concepts de couleur</w:t>
               </w:r>
@@ -3349,131 +3349,144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 13. Procedures and outcomes</w:t>
+                <w:t xml:space="preserve">Chapter 1. The five senses and the cognitivist approach to perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Coler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.475-503, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.23-65, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.13dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.01dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423208v1</w:t>
+                <w:t xml:space="preserve">hal-03423199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Experiencing and talking about colors</w:t>
               </w:r>
@@ -3531,131 +3544,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 11. Subjects or participants?</w:t>
+                <w:t xml:space="preserve">Chapter 13. Procedures and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matt Coler</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.403-437, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.475-503, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.11dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.13dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423207v1</w:t>
+                <w:t xml:space="preserve">hal-03423208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 12. From stimulations to stimuli construction and selection</w:t>
               </w:r>
@@ -3843,285 +3856,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 14. Making sense of the outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 11. Subjects or participants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Coler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.505-536, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.403-437, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.14can⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.11dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423196v1</w:t>
+                <w:t xml:space="preserve">hal-03423207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 10. Questioning sensory experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 14. Making sense of the outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Coler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guastavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.371-401, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.505-536, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.10dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.14can⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423205v1</w:t>
+                <w:t xml:space="preserve">hal-03423196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 9. From perception to sensory experiences</w:t>
+                <w:t xml:space="preserve">Chapter 10. Questioning sensory experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
@@ -4156,102 +4143,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guastavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.333-368, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.371-401, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.09dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.10dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423203v1</w:t>
+                <w:t xml:space="preserve">hal-03423205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 1. The five senses and the cognitivist approach to perception</w:t>
+                <w:t xml:space="preserve">Chapter 9. From perception to sensory experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
@@ -4259,92 +4246,105 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Coler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guastavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.23-65, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.333-368, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.01dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.09dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423199v1</w:t>
+                <w:t xml:space="preserve">hal-03423203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Musical Instruments as Ontological Entities to Instrumental Quality: A Linguistic Exploration of Musical Instrumentality in the Digital Era</w:t>
               </w:r>
@@ -4613,397 +4613,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre un terme aux couleurs de base : déconstruction d’un paradigme dominant</w:t>
+                <w:t xml:space="preserve">Stimuli, Dispositifs expérimentaux et Mondes construits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sentir et le dire : concepts et méthodologies en linguistique et psychologie cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.75-104, 2009</w:t>
+              <w:t xml:space="preserve">Le Sentir et le Dire : concepts et méthodologies en linguistique et psychologie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.107-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343049v1</w:t>
+                <w:t xml:space="preserve">hal-02343047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction du sens et de l'espace en discours : l’exemple des couleurs</w:t>
+                <w:t xml:space="preserve">Mettre un terme aux couleurs de base : déconstruction d’un paradigme dominant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">E. Havu; J. Härmä; M. Helkkula; M. Larjavaara; U. Tuomarla. </w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle S. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La langue en contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Philologique, pp.363-375, 2009</w:t>
+              <w:t xml:space="preserve">Le sentir et le dire : concepts et méthodologies en linguistique et psychologie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.75-104, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343052v1</w:t>
+                <w:t xml:space="preserve">hal-02343049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des adjectifs construits pour qualifier le monde</w:t>
+                <w:t xml:space="preserve">Co-construction du sens et de l'espace en discours : l’exemple des couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Danièle Dubois. </w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Havu; J. Härmä; M. Helkkula; M. Larjavaara; U. Tuomarla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sentir et le dire : concepts et méthodologies en linguistique et psychologie cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.279-308, 2009</w:t>
+              <w:t xml:space="preserve">La langue en contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Philologique, pp.363-375, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343050v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli, Dispositifs expérimentaux et Mondes construits</w:t>
+                <w:t xml:space="preserve">Des adjectifs construits pour qualifier le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delepaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sentir et le Dire : concepts et méthodologies en linguistique et psychologie cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.107-136, 2009</w:t>
+              <w:t xml:space="preserve">Le sentir et le dire : concepts et méthodologies en linguistique et psychologie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.279-308, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343047v1</w:t>
+                <w:t xml:space="preserve">hal-02343050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5638,51 +5638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mauclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03536646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cambourian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S. Cance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.169.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2013.848903" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niessen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2011.1158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athur Pat&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Navarret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sylvain Cloiseau," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois, Dani&#232;le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.13dub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.03can" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.11dub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.12can" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.08dub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.14can" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.10dub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.09dub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.01dub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2951-6_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delepaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Maxim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343047v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barb&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mauclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03536646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cambourian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S. Cance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.169.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2013.848903" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niessen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2011.1158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Navarret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athur Pat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sylvain Cloiseau," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois, Dani&#232;le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.01dub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.03can" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.13dub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.12can" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.08dub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.11dub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.14can" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.10dub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.09dub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2951-6_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delepaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Maxim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barb&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>