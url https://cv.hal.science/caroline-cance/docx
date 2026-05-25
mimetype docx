--- v2 (2026-04-28)
+++ v3 (2026-05-25)
@@ -3466,209 +3466,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3. Experiencing and talking about colors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 13. Procedures and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.97-138, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.475-503, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.03can⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.13dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423194v1</w:t>
+                <w:t xml:space="preserve">hal-03423208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 13. Procedures and outcomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 3. Experiencing and talking about colors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.475-503, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.97-138, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.13dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.03can⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423208v1</w:t>
+                <w:t xml:space="preserve">hal-03423194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 12. From stimulations to stimuli construction and selection</w:t>
               </w:r>
@@ -4064,51 +4064,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 10. Questioning sensory experience</w:t>
+                <w:t xml:space="preserve">Chapter 9. From perception to sensory experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
@@ -4143,102 +4143,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guastavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.371-401, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.333-368, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.10dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.09dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423205v1</w:t>
+                <w:t xml:space="preserve">hal-03423203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 9. From perception to sensory experiences</w:t>
+                <w:t xml:space="preserve">Chapter 10. Questioning sensory experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
@@ -4273,78 +4273,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guastavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.333-368, 2021, Converging Evidence in Language and Communication Research, </w:t>
+              <w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.371-401, 2021, Converging Evidence in Language and Communication Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/celcr.24.09dub⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/celcr.24.10dub⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423203v1</w:t>
+                <w:t xml:space="preserve">hal-03423205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Musical Instruments as Ontological Entities to Instrumental Quality: A Linguistic Exploration of Musical Instrumentality in the Digital Era</w:t>
               </w:r>
@@ -5638,51 +5638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mauclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03536646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cambourian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S. Cance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.169.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2013.848903" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niessen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2011.1158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Navarret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athur Pat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sylvain Cloiseau," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois, Dani&#232;le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.01dub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.03can" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.13dub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.12can" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.08dub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.11dub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.14can" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.10dub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.09dub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2951-6_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delepaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Maxim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barb&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mauclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03536646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cambourian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S. Cance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.7496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.169.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2013.848903" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niessen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van de Cruys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delaitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2012.3237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2011.1158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Navarret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athur Pat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sylvain Cloiseau," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois, Dani&#232;le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.01dub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.13dub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.03can" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.12can" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.08dub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.11dub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.14can" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.09dub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.10dub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-2951-6_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delepaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Maxim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barb&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>