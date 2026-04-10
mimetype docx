--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1635,291 +1635,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face and Construct Validation of a Virtual Peg Transfer Simulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Woojin Ahn</w:t>
+                <w:t xml:space="preserve">Effects of Experience and Workplace Culture in Human-Robot Team Interaction in Robotic Surgery: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-012-2664-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-012-0170-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957835v1</w:t>
+                <w:t xml:space="preserve">hal-00757340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Experience and Workplace Culture in Human-Robot Team Interaction in Robotic Surgery: A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stacey Cunningham</w:t>
+                <w:t xml:space="preserve">Face and Construct Validation of a Virtual Peg Transfer Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Arikatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvranu De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.75-88. </w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5), pp.1721-1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-012-0170-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00464-012-2664-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757340v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4104,51 +4104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84C497B0"/>
+    <w:nsid w:val="CAC2AB1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4335,51 +4335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-cao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-6489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233484957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2020.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Topolski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Coles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Visser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimpen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02315446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rivera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/154193120504901133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Maddah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-cao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-6489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233484957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2020.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Topolski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Coles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Visser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimpen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02315446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rivera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/154193120504901133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Maddah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>