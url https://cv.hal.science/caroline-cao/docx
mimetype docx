--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -597,745 +597,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Interface and Environment Fidelity in the Virtual Basic Laparoscopic Surgical Trainer</w:t>
+                <w:t xml:space="preserve">Haptic Communication in Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jinling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amie Miller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.07.005⟩</w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.496--508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0018720815618808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344244v1</w:t>
+                <w:t xml:space="preserve">hal-01223967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of the effect of distraction on surgeon performance: directions for operating room policy and surgical training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Mentis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Manser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.1713--1724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00464-015-4443-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Communication in Collaborative Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving Interface and Environment Fidelity in the Virtual Basic Laparoscopic Surgical Trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amie Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinling Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Venkata S. Arikatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (3), pp.496--508. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.22-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0018720815618808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223967v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Evaluation of the Pattern Cutting and the Ligating Loop Virtual Laparoscopic Trainers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Validation of the VBLaST: A Virtual Peg Transfer Task in Gynecologic Surgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Awtrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. T. Flinn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
+                <w:t xml:space="preserve">Steven Schwaitzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvranu De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-014-3764-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (7), pp.1271--1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmig.2015.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01030809v1</w:t>
+                <w:t xml:space="preserve">hal-01187311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the VBLaST: A Virtual Peg Transfer Task in Gynecologic Surgeons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Preliminary Evaluation of the Pattern Cutting and the Ligating Loop Virtual Laparoscopic Trainers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Schwaitzberg</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvranu De</w:t>
+                <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jones</w:t>
+                <w:t xml:space="preserve">J. T. Flinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (7), pp.1271--1277. </w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.815--821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmig.2015.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00464-014-3764-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187311v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the VBLaST Peg Transfer Task: A First Step toward an Alternate Training Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Arikatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (10), pp.2856--2862. </w:t>
@@ -1373,103 +1373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward scar-free surgery: an analysis of the increasing complexity from laparoscopic surgery to NOTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amie Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (11), pp.3119-3133. </w:t>
@@ -1520,90 +1520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Sleep Hours and Fatigue on Performance in Laparoscopic Surgery Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaisa Olasky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amie Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (9), pp.2564--2568. </w:t>
@@ -1654,90 +1654,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Experience and Workplace Culture in Human-Robot Team Interaction in Robotic Surgery: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1784,90 +1784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face and Construct Validation of a Virtual Peg Transfer Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Arikatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvranu De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (5), pp.1721-1729. </w:t>
@@ -2290,51 +2290,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t>
+                <w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
@@ -2369,97 +2369,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862279v1</w:t>
+                <w:t xml:space="preserve">hal-03832378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t>
+                <w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
@@ -2494,82 +2503,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03832378v1</w:t>
+                <w:t xml:space="preserve">hal-03862279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multimodal Data to Predict Surgeon Situation Awareness</w:t>
               </w:r>
@@ -3027,64 +3027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Communication Modalities in a Virtual Collaborative Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3122,64 +3122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of New Instruments on Surgical Performance in Natural Orifice Translumenal Endoscopic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFES 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, San Diego, CA, United States. pp.663-667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3226,51 +3226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Effects of a Visual Aid on Haptic Sensitivity in a Needle Insertion Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Loren Roth Monzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,269 +3315,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Communication for a 2-D Pointing Task in a Virtual Environment</w:t>
+                <w:t xml:space="preserve">Haptic sensitivity in needle insertion: the effects of training and visual aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Takač</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Emilio L. Roth-Monzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFES 55th meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Skills 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Montpellier, France. pp.250-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656751v1</w:t>
+                <w:t xml:space="preserve">hal-00656752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic sensitivity in needle insertion: the effects of training and visual aid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Haptic Communication for a 2-D Pointing Task in a Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Takač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristol Grosdemouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skills 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HFES 55th meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.2168-2172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1071181311551452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656752v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARD IMPROVED COMMUNICATION IN LAPAROSCOPIC SURGERY: ACCOUNTING FOR MULTIPLE FRAMES OF REFERENCE AND MENTAL ROTATIONS</w:t>
               </w:r>
@@ -3945,51 +3945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Maddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4104,51 +4104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAC2AB1D"/>
+    <w:nsid w:val="7B9D3845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4335,51 +4335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-cao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-6489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233484957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2020.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Topolski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Coles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Visser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimpen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02315446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rivera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/154193120504901133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Maddah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-cao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-6489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233484957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2020.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Topolski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Coles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Visser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimpen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02315446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rivera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/154193120504901133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Maddah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>