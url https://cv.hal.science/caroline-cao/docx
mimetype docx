--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">233484957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">T8aQ4g8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -191,3478 +212,3478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Fatigue in Manual and Robot-Assisted Work for Operator 5.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allemang--Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Donjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1-2), pp.135-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/24725838.2024.2321460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision aid for the port placement problem in robot-assisted hysterectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad R Maddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith A Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine S Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laparoscopic, Endoscopic and Robotic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (2), pp.43-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lers.2023.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring organ shift and deformation for port placement in robot-assisted minimally invasive surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad R Maddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fusellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G L Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laparoscopic, Endoscopic and Robotic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (4), pp.99 - 106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lers.2020.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Communication in Collaborative Virtual Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achieving Interface and Environment Fidelity in the Virtual Basic Laparoscopic Surgical Trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amie Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata S. Arikatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0018720815618808⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.22-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223967v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of the effect of distraction on surgeon performance: directions for operating room policy and surgical training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helena Mentis</w:t>
+                <w:t xml:space="preserve">Haptic Communication in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-015-4443-z⟩</w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.496--508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0018720815618808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187233v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Interface and Environment Fidelity in the Virtual Basic Laparoscopic Surgical Trainer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review of the effect of distraction on surgeon performance: directions for operating room policy and surgical training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkata S. Arikatla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kelly Manser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.07.005⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.1713--1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-015-4443-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344244v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the VBLaST: A Virtual Peg Transfer Task in Gynecologic Surgeons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary Evaluation of the Pattern Cutting and the Ligating Loop Virtual Laparoscopic Trainers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Schwaitzberg</w:t>
+                <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvranu De</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jones</w:t>
+                <w:t xml:space="preserve">J. T. Flinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmig.2015.07.015⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.815--821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-014-3764-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187311v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Evaluation of the Pattern Cutting and the Ligating Loop Virtual Laparoscopic Trainers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the VBLaST: A Virtual Peg Transfer Task in Gynecologic Surgeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Awtrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
+                <w:t xml:space="preserve">Steven Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. T. Flinn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
+                <w:t xml:space="preserve">Suvranu De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-014-3764-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Minimally Invasive Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (7), pp.1271--1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmig.2015.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030809v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the VBLaST Peg Transfer Task: A First Step toward an Alternate Training Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Arikatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (10), pp.2856--2862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00464-014-3538-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward scar-free surgery: an analysis of the increasing complexity from laparoscopic surgery to NOTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven D. Schwaitzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amie Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (11), pp.3119-3133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00464-014-3565-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Sleep Hours and Fatigue on Performance in Laparoscopic Surgery Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaisa Olasky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amie Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (9), pp.2564--2568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00464-014-3503-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Experience and Workplace Culture in Human-Robot Team Interaction in Robotic Surgery: A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stacey Cunningham</w:t>
+                <w:t xml:space="preserve">Face and Construct Validation of a Virtual Peg Transfer Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Arikatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sankaranarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woojin Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvranu De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.75-88. </w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5), pp.1721-1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-012-0170-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00464-012-2664-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757340v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face and Construct Validation of a Virtual Peg Transfer Simulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Woojin Ahn</w:t>
+                <w:t xml:space="preserve">Effects of Experience and Workplace Culture in Human-Robot Team Interaction in Robotic Surgery: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00464-012-2664-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-012-0170-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957835v1</w:t>
+                <w:t xml:space="preserve">hal-00757340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Presence Mediates Audience Behavior Effects on Social Stress in Virtual Public Speaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kessassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACII 2023: 11th International Conference on Affective Computing and Intelligent Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge, Massachusetts, United States. 8 pp., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACII59096.2023.10388126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You're Hired! Effect of Virtual Agents' Social Status and Social Attitudes on Stress Induction in Virtual Job Interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kessassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Orlando (FL), United States. 2 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW62533.2024.00231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Model For Industrial System And Product Design In Industry 5.0: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allemang--Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Donjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver W. Klaproth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IISE Annual Conference &amp; Expo 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832378v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement dirigé par les modèles de jumeaux numériques dans les environnements intelligents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A software engineering point of view on digital twin architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUT LaConf 2022 - L'interdisciplinarité au service des environnements intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA52439.2022.9921617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862279v1</w:t>
+                <w:t xml:space="preserve">hal-03832378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multimodal Data to Predict Surgeon Situation Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Lechappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA 2021: 21st Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.308-316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Situation Awareness during Robotic Surgery using Multimodal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Lechappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI 2020 Workshop on Modeling Socio-Emotional and Cognitive Processes from Multimodal Data in the Wild</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Utrecht, Netherlands. pp.412-416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3395035.3425205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is circular suturing so difficult?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Topolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors and Ergonomics Society Europe Annual Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic feedback tuning in colonoscopy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans de Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grimpen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2016, Budapest, Hungary. pp.4400 - 4404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMC.2016.7844923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Communication Modalities in a Virtual Collaborative Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SMC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom. In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of New Instruments on Surgical Performance in Natural Orifice Translumenal Endoscopic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFES 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, San Diego, CA, United States. pp.663-667, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1541931213571143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Effects of a Visual Aid on Haptic Sensitivity in a Needle Insertion Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Loren Roth Monzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Haptics Symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.199-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic sensitivity in needle insertion: the effects of training and visual aid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio L. Roth-Monzon</w:t>
+                <w:t xml:space="preserve">Haptic Communication for a 2-D Pointing Task in a Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Takač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristol Grosdemouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skills 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HFES 55th meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.2168-2172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1071181311551452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656752v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Communication for a 2-D Pointing Task in a Virtual Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Takač</w:t>
+                <w:t xml:space="preserve">Haptic sensitivity in needle insertion: the effects of training and visual aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio L. Roth-Monzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFES 55th meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Skills 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Montpellier, France. pp.250-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1071181311551452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00656751v1</w:t>
+                <w:t xml:space="preserve">hal-00656752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARD IMPROVED COMMUNICATION IN LAPAROSCOPIC SURGERY: ACCOUNTING FOR MULTIPLE FRAMES OF REFERENCE AND MENTAL ROTATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors and Ergonomics Society 49th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Orlando, FL, United States. pp.999-1003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/154193120504901133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3672,371 +3693,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtually Stressed: Interaction Between Display System and Virtual Agent Behaviour VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kessassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Human Computer Interaction Theory and Applications (HUCAPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Software Engineering Approach to Digital Twin Architecture : The HUman at home projecT and Twin Cooperation of roBot and human project case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gl Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA 2022 - IEEE 27th International Conference on Emerging Technologies and Factory Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Patient-Specific 3D Model for Port Placement in Robotic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Maddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline G. L. Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4104,51 +4125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B9D3845"/>
+    <w:nsid w:val="ED318CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4335,51 +4356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-cao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-6489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233484957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2020.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Topolski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Coles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Visser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimpen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02315446v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rivera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/154193120504901133" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Maddah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-cao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1982-6489" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233484957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=T8aQ4g8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R Maddah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Watson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Lin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2023.05.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G L Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lers.2020.09.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Miller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Ahn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata S. Arikatla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.07.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G. L. Cao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720815618808" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Manser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Schwaitzberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-015-4443-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sankaranarayanan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Flinn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3764-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Awtrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schwaitzberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvranu De" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jones" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmig.2015.07.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likun Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Arikatla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3538-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Jones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Romanelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3565-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaisa Olasky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-014-3503-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-012-2664-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Cunningham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-012-0170-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kessassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gl Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII59096.2023.10388126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW62533.2024.00231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03862279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03832378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA52439.2022.9921617" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lechappe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rigaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_37" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rigaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395035.3425205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Topolski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Coles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Visser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grimpen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844923" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931213571143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Loren Roth Monzon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Taka&#269;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristol Grosdemouge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551452" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Roth-Monzon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02315446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rivera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/154193120504901133" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03895898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Maddah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>