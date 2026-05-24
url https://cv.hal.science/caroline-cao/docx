--- v3 (2026-05-24)
+++ v4 (2026-05-24)
@@ -4125,51 +4125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED318CD9"/>
+    <w:nsid w:val="AB8F18CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>