--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1780,256 +1780,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of behavioral changes following basal forebrain cholinergic damage in rats : environmental enrichment as a therapeutic intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral effects of basal forebrain cholinergic lesions in young adult and aging rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véroniqe Paban</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Jaffard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 132(1), pp.13-32</w:t>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 119(4), pp.933-945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095254v1</w:t>
+                <w:t xml:space="preserve">hal-00095256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral effects of basal forebrain cholinergic lesions in young adult and aging rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Paban</w:t>
+                <w:t xml:space="preserve">Time course of behavioral changes following basal forebrain cholinergic damage in rats : environmental enrichment as a therapeutic intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véroniqe Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Jaffard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 119(4), pp.933-945</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 132(1), pp.13-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095256v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2223,51 +2223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D09E4DEC"/>
+    <w:nsid w:val="47B1AEF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2454,51 +2454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-chambon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6683-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129953857" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jean-Luc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.1987277" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/JSIN.1000218" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sambucchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Davidsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/JTS.1000159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Romaiguere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037477" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jatzke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wegener" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gravius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Danysz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2012.10.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HXLW8X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Farioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2011.02.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTNB5ZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Romier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2010.03.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SGZFN89-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;roniqe Paban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malafosse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01468430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-chambon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6683-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129953857" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jean-Luc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.1987277" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/JSIN.1000218" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sambucchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01407676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ogier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Davidsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/JTS.1000159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Romaiguere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037477" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-012-0472-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB0VBPK0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jatzke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wegener" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gravius" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Danysz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2012.10.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HXLW8X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Farioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2011.02.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTNB5ZF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Romier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2010.03.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SGZFN89-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;roniqe Paban" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malafosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01468430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>