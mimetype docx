--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -1064,295 +1064,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of a combination of innovative factors (gut microbiota, sarcopenia, obesity, metabolic syndrome) to predict surgical/oncologic outcomes following surgery for sporadic colorectal cancer: a prospective cohort study protocol (METABIOTE)</w:t>
+                <w:t xml:space="preserve">Key role of the 5-HT 1A receptor addressing protein Yif1B in serotonin neurotransmission and SSRI treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Veziant</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Poirot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+                <w:t xml:space="preserve">Lionel Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+                <w:t xml:space="preserve">Jorge Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haysam Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Alterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.344-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.190134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518339v1</w:t>
+                <w:t xml:space="preserve">hal-02989883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of the 5-HT 1A receptor addressing protein Yif1B in serotonin neurotransmission and SSRI treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostic value of a combination of innovative factors (gut microbiota, sarcopenia, obesity, metabolic syndrome) to predict surgical/oncologic outcomes following surgery for sporadic colorectal cancer: a prospective cohort study protocol (METABIOTE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Diaz</w:t>
+                <w:t xml:space="preserve">Julie Veziant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haysam Salman</w:t>
+                <w:t xml:space="preserve">Karine Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanine Alterio</w:t>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (5), pp.344-355. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e031472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/jpn.190134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-031472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989883v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive Effect of Spontaneous Physical Activity on the Gut-Adipose Tissue in a Mouse Model That Mimics Crohn’s Disease Susceptibility</w:t>
               </w:r>
@@ -2686,411 +2686,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la valeur pronostique de facteurs innovants (microbiote intestinal, sarcopénie, obésité, syndrome métabolique) sur les résultats chirurgicaux du cancer colorectal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Veziant</w:t>
+                <w:t xml:space="preserve">Role of adherent-invasive E. Coli in inflammatory bowel disease - epidemiology, genetics and therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keli Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème assises régionales de nutrition et santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDDF 2019 - International Digestive Disease Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Digestive Disease (The Chinese University of Hong Kong), Jun 2019, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-IDDFabstracts.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393056v1</w:t>
+                <w:t xml:space="preserve">hal-02530727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACTS OF ADDITIVE FOOD E171 (TITANIUM DIOXIDE) ON THE GUT MICROBIOTA AND COLORECTAL CARCINOGENESIS IN APCMIN/+ MURINE MODEL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Célia Ledieu</w:t>
+                <w:t xml:space="preserve">Etude de la valeur pronostique de facteurs innovants (microbiote intestinal, sarcopénie, obésité, syndrome métabolique) sur les résultats chirurgicaux du cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Veziant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">4ème assises régionales de nutrition et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307701v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of adherent-invasive E. Coli in inflammatory bowel disease - epidemiology, genetics and therapeutics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jingwan Zhang</w:t>
+                <w:t xml:space="preserve">IMPACTS OF ADDITIVE FOOD E171 (TITANIUM DIOXIDE) ON THE GUT MICROBIOTA AND COLORECTAL CARCINOGENESIS IN APCMIN/+ MURINE MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brugiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zuo</w:t>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDDF 2019 - International Digestive Disease Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digestive Disease Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530727v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3477,652 +3477,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of additive food E171 (titanium dioxide) on the gut microbiota and colorectal carcinogenesis in APC min/+ murine model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Célia Ledieu</w:t>
+                <w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease impacts fecal microbiota transplatation efficacy by hindering engraftment of beneficial bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lok Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t>
+              <w:t xml:space="preserve">ECCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, COPENHAGUE, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148515v1</w:t>
+                <w:t xml:space="preserve">hal-02338806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Adherent-invasive Escherichia coli in inflammatory bowel disease - epidemiology, genetics and therapeutics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jingwan Zhang</w:t>
+                <w:t xml:space="preserve">Impacts of additive food E171 (titanium dioxide) on the gut microbiota and colorectal carcinogenesis in APC min/+ murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brugiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zuo</w:t>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lok Cheung Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">DDW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338902v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of additive food E171 (titanium dioxide) on the gut microbiota and colorectal carcinogenesis in APCmin/+ murine model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Célia Ledieu</w:t>
+                <w:t xml:space="preserve">Role of Adherent-invasive Escherichia coli in inflammatory bowel disease - epidemiology, genetics and therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lok Cheung Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IDDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527818v1</w:t>
+                <w:t xml:space="preserve">hal-02338902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease impacts fecal microbiota transplantation efficacy by hindering engraftment of beneficial bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jingwan Zhang</w:t>
+                <w:t xml:space="preserve">Impacts of additive food E171 (titanium dioxide) on the gut microbiota and colorectal carcinogenesis in APCmin/+ murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brugiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zuo</w:t>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lok Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338765v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease impacts fecal microbiota transplatation efficacy by hindering engraftment of beneficial bacteria</w:t>
+                <w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease impacts fecal microbiota transplantation efficacy by hindering engraftment of beneficial bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhilu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lok Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, COPENHAGUE, Denmark</w:t>
+              <w:t xml:space="preserve">DDW2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338806v1</w:t>
+                <w:t xml:space="preserve">hal-02338765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4277,51 +4277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michiels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaf093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilu Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2431645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwan Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haysam Salman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Alterio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.190134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Palmela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said M 'Dahoma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourgoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kayser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Noelker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Vulinovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gr&#252;newald" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Biala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Guiard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.87" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00734692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schweitzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2011.07615.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00747026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariq Abid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Houssaini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00049.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307701v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ledieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zuo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-IDDFabstracts.35" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Salem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung Chu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338806v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michiels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaf093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilu Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2431645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwan Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haysam Salman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Alterio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.190134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Palmela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said M 'Dahoma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourgoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kayser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Noelker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Vulinovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gr&#252;newald" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Biala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Guiard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.87" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00734692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schweitzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2011.07615.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00747026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariq Abid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Houssaini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00049.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zuo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-IDDFabstracts.35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ledieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Salem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung Chu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>