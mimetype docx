--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -662,295 +662,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Natural Mineral Waters on Intestinal Inflammation and the Mucosa-Associated Microbiota</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faster and less invasive tools to identify patients with ileal colonization by adherent‐invasive E. coli in Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rodrigues</w:t>
+                <w:t xml:space="preserve">Anthony Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+                <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Denis</w:t>
+                <w:t xml:space="preserve">Mathurin Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22094336⟩</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1007-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ueg2.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238454v1</w:t>
+                <w:t xml:space="preserve">hal-03454309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster and less invasive tools to identify patients with ileal colonization by adherent‐invasive E. coli in Crohn's disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vazeille</w:t>
+                <w:t xml:space="preserve">Beneficial Effects of Natural Mineral Waters on Intestinal Inflammation and the Mucosa-Associated Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathurin Fumery</w:t>
+                <w:t xml:space="preserve">Michael Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pariente</w:t>
+                <w:t xml:space="preserve">Pierre Sauvanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Nancey</w:t>
+                <w:t xml:space="preserve">Sylvain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), pp.1007-1018. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.4336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ueg2.12161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22094336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454309v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of adherent-invasive Escherichia coli with severe gut mucosal dysbiosis in Hong Kong chinese population with Crohn’s disease</w:t>
               </w:r>
@@ -1256,51 +1256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.e031472. </w:t>
@@ -1351,64 +1351,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive Effect of Spontaneous Physical Activity on the Gut-Adipose Tissue in a Mouse Model That Mimics Crohn’s Disease Susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,295 +2002,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00795195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic cation transporter 2 controls brain norepinephrine and serotonin clearance and antidepressant response</w:t>
+                <w:t xml:space="preserve">The deletion of STOP/MAP6 protein in mice triggers highly altered mood and impaired cognitive performances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gautron</w:t>
+                <w:t xml:space="preserve">Vincent Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bacq</w:t>
+                <w:t xml:space="preserve">Annie Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazyna Biala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno P Guiard</w:t>
+                <w:t xml:space="preserve">Michel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2011.87⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (1), pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2011.07615.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661249v1</w:t>
+                <w:t xml:space="preserve">inserm-00734692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deletion of STOP/MAP6 protein in mice triggers highly altered mood and impaired cognitive performances.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic cation transporter 2 controls brain norepinephrine and serotonin clearance and antidepressant response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fournet</w:t>
+                <w:t xml:space="preserve">Alexandre Bacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Schweitzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chevarin</w:t>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
+                <w:t xml:space="preserve">Grazyna Biala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hamon</w:t>
+                <w:t xml:space="preserve">Bruno P Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 121 (1), pp.99-114. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.926-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2011.07615.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2011.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00734692v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of gut- and lung-derived serotonin attenuates pulmonary hypertension in mice.</w:t>
               </w:r>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème assises régionales de nutrition et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, LYON, France</w:t>
@@ -3852,277 +3852,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of additive food E171 (titanium dioxide) on the gut microbiota and colorectal carcinogenesis in APCmin/+ murine model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Célia Ledieu</w:t>
+                <w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease impacts fecal microbiota transplantation efficacy by hindering engraftment of beneficial bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lok Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">DDW2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527818v1</w:t>
+                <w:t xml:space="preserve">hal-02338765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherent-invasive Escherichia coli in inflammatory bowel disease impacts fecal microbiota transplantation efficacy by hindering engraftment of beneficial bacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tao Zuo</w:t>
+                <w:t xml:space="preserve">Impacts of additive food E171 (titanium dioxide) on the gut microbiota and colorectal carcinogenesis in APCmin/+ murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brugiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lok Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, SAN DIEGO, United States</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338765v1</w:t>
+                <w:t xml:space="preserve">hal-02527818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4277,51 +4277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michiels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaf093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilu Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2431645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094336" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwan Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haysam Salman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Alterio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.190134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Palmela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said M 'Dahoma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourgoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kayser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Noelker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Vulinovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gr&#252;newald" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Biala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Guiard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.87" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00734692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schweitzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2011.07615.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00747026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariq Abid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Houssaini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00049.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zuo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-IDDFabstracts.35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ledieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Salem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung Chu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michiels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaf093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilu Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2431645" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fargeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2412667" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Taoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vazeille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fumery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pariente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ueg2.12161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rodrigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094336" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwan Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02989883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haysam Salman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Alterio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.190134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-031472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8010033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01681169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Palmela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Sevrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-314903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said M 'Dahoma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourgoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kayser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01532120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alvarez-Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Noelker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Vulinovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gr&#252;newald" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00734692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schweitzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2011.07615.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Biala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Guiard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.87" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00747026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariq Abid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Houssaini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Tissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00049.2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zuo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-IDDFabstracts.35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brugiroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaitre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ledieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974337v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046747v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Salem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cheung Chu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>