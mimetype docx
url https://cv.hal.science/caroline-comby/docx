--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -970,286 +970,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+                <w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396001v1</w:t>
+                <w:t xml:space="preserve">hal-03375405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the study of fine-scale physical-biological coupling in the Mediterranean Sea.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Tzortzis</w:t>
+                <w:t xml:space="preserve">A new approch for measuring oceanic vertical velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2021, On Line, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375405v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of fine-scale dynamics and their coupling with biogeochemistry - FUMSECK cruise</w:t>
               </w:r>
@@ -1673,64 +1673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological applications of the satellite Surface Water and Ocean Topography in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,51 +2172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Herbette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021913" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04733717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Noyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Herbette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021913" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2829-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-141-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746757v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tzortzis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-21-0180.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroSea58055.2023.10317407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03396001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4632" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bataille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Coulon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04733717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0408" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>