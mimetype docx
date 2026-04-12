--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -66,9592 +66,10396 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Report] Paratyphoid fever and relapsing fever in 1812 Napoleon's devastated army</w:t>
+                <w:t xml:space="preserve">Étude paléopathologique des carences prénatales et postnatales en vitamine D par l’analyse de la dentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Barbieri</w:t>
+                <w:t xml:space="preserve">Ysabel-Marion Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fumey</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Deminière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helja Kabral</w:t>
+                <w:t xml:space="preserve">Sarah Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Lyn Scheib</w:t>
+                <w:t xml:space="preserve">Léa Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Signoli</w:t>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.90-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.09.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05331040v2</w:t>
+                <w:t xml:space="preserve">hal-05583503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic archaeology and illegal familial repatriation and burial of a fallen WW1 soldier, Nièvre, central-east France</w:t>
+                <w:t xml:space="preserve">Dévoiler les secrets de tissus momifiés - Des jus de fruits pour la récupération des empreintes digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Meucci-Duly</w:t>
+                <w:t xml:space="preserve">Juliette Bondanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Mélissa Duchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fargettas</w:t>
+                <w:t xml:space="preserve">Clara Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Verna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Fauquembergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsir.2024.100397⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.87-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271381v1</w:t>
+                <w:t xml:space="preserve">hal-05583502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the extraction of ancient Yersinia pestis genomes from the dental pulp</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cribra orbitalia - Accordons-nous sur un désaccord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexane Louis</w:t>
+                <w:t xml:space="preserve">Clément Klopffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Vanessa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Thèves</w:t>
+                <w:t xml:space="preserve">Jimi Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Gillet</w:t>
+                <w:t xml:space="preserve">Cameron Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pillorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106787⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242136v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surnames in south-eastern France: structure of the rural population during the 19th century through isonymy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Garde ton sang-froid ! Comment inhiber la production post-mortem de GHB endogène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+                <w:t xml:space="preserve">Sarah Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Lizee</w:t>
+                <w:t xml:space="preserve">Élisa Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ausseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Signoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biosocial Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021932021000699⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521816v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health of German Luftwaffe pilots during World War II</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Report] Paratyphoid fever and relapsing fever in 1812 Napoleon's devastated army</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Sperandio</w:t>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femolant Jean-Marc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Julien Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helja Kabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Lyn Scheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The French Journal of Dental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36161/FJDM.0011⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518401v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05331040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of skeletal remains from the Battle of Britain: A temporary cemetery of German aviators from World War II</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une méthode d’avenir - Le tartre dentaire comme témoin de la consommation de drogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Diomande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gandolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jai Hari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Laggiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Djenidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.100-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.3089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03574727v1</w:t>
+                <w:t xml:space="preserve">hal-05583507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoserology points to Coronavirus as possible causative pathogens of the ‘Russian flu’</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Verna</w:t>
+                <w:t xml:space="preserve">La neurostimulation auriculaire transcutanée - Une alternative prometteuse pour le sevrage des opioïdes chez le nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheïla Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurydice Papias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Telesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14058⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663885v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Skeletal Remains of Soldiers from the Two World Wars: between Identification, Health Research and Memorial Issues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une technique innovante - L’impression 3D qui donne de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Allache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Levray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes13101852⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.97-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826226v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African Gene Flow Reduces Beta-Ionone Anosmia/Hyposmia Prevalence in Admixed Malagasy Populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forensic archaeology and illegal familial repatriation and burial of a fallen WW1 soldier, Nièvre, central-east France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Meucci-Duly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fargettas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11111405⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsir.2024.100397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432438v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Surnames in south-eastern France: structure of the rural population during the 19th century through isonymy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lizee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biosocial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021932021000699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306224v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anthropobiological remains of both World Wars: Between ethics, legislation and the duty to remember</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of skeletal remains from the Battle of Britain: A temporary cemetery of German aviators from World War II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Costedoat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Lami</w:t>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fémolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jemep.2021.100656⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.722-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.3089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518389v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GWAS in Latin Americans identifies novel face shape loci, implicating VPS13B and a Denisovan introgressed region in facial variation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Dubied</w:t>
+                <w:t xml:space="preserve">Oral health of German Luftwaffe pilots during World War II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouniol Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femolant Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc6160⟩</w:t>
+              <w:t xml:space="preserve">The French Journal of Dental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36161/FJDM.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268308v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No particular genomic features underpin the dramatic economic consequences of 17th century plague epidemics in Italy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Paleoserology points to Coronavirus as possible causative pathogens of the ‘Russian flu’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Ramassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Célia Kamel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102383⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.1943-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356277v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis: the Natural History of Plague</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Barbieri</w:t>
+                <w:t xml:space="preserve">The Skeletal Remains of Soldiers from the Two World Wars: between Identification, Health Research and Memorial Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Signoli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CMR.00044-19⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13101852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356272v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020 en temps d’épidémie : la peste en filigrane ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">African Gene Flow Reduces Beta-Ionone Anosmia/Hyposmia Prevalence in Admixed Malagasy Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Heiske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Alva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.9586⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11111405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03051542v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French soldiers who died during both World Wars: from recovery to repatriation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfossés</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2020.110484⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051562v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la génétique permet de donner un nom au défunt</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A GWAS in Latin Americans identifies novel face shape loci, implicating VPS13B and a Denisovan introgressed region in facial variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Bonfante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dubied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rha.294.0055⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), pp.eabc6160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc6160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518402v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+                <w:t xml:space="preserve">The anthropobiological remains of both World Wars: Between ethics, legislation and the duty to remember</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jemep.2021.100656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518379v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly</w:t>
+                <w:t xml:space="preserve">No particular genomic features underpin the dramatic economic consequences of 17th century plague epidemics in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.102383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863088v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a lost “Petit Prince” meets Antoine de Saint Exupéry: An anthropological case report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">2020 en temps d’épidémie : la peste en filigrane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevé-Aicardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.01.015⟩</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, HS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.9586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060484v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a lost “Petit Prince” meets Antoine de Saint Exupéry: An anthropological case report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Yersinia pestis: the Natural History of Plague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevé-Aicardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Vanrell</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.01.015⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.e00044-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CMR.00044-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047935v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">French soldiers who died during both World Wars: from recovery to repatriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Stevanovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 316, pp.110484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2020.110484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783534v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving morphological diet studies with molecular ecology: An application for invasive mammal predation on island birds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand la génétique permet de donner un nom au défunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2015.11.018⟩</w:t>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (1), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rha.294.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239802v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When anthropogenic river disturbance decreases hybridisation between non-native and endemic Cyprinids and drives an ecomorphological displacement towards juvenile state in both species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">When a lost “Petit Prince” meets Antoine de Saint Exupéry: An anthropological case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chappaz</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vanrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142592⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 296, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445169v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two multiplexed sets of 21 and 18 microsatellites for Phoxinus phoxinus (L.) and Gobio gobio (L.) developed by cross-species amplification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubut</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-013-0693-z⟩</w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933451v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-homogeneous combination of two porous genomes induces complex body shape trajectories in cyprinid hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+                <w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Minnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-9994-10-22⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00837911v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does invasive Chondrostoma nasus shift the parasite community structure of endemic Parachondrostoma toxostoma in sympatric zones?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Navrátilová</w:t>
+                <w:t xml:space="preserve">When a lost “Petit Prince” meets Antoine de Saint Exupéry: An anthropological case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Dávidová</w:t>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markéta Ondračková</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melthide Sinama</w:t>
+                <w:t xml:space="preserve">Eric Bouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vanrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-200⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 296, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517608v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Late Miocene to Holocene: Processes of Differentiation within the Telestes Genus (Actinopterygii: Cyprinidae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034423⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0154-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771544v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of ontogenetic trajectories in cyprinids: a source of evolutionary novelties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Improving morphological diet studies with molecular ecology: An application for invasive mammal predation on island birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Zarzoso-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01873.x⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 193, pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2015.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517600v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of microsatellite development in Lepidoptera: Euphydryas aurinia (Nymphalidae) as a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">When anthropogenic river disturbance decreases hybridisation between non-native and endemic Cyprinids and drives an ecomorphological displacement towards juvenile state in both species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Junker</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294296v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Non-homogeneous combination of two porous genomes induces complex body shape trajectories in cyprinid hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melthide Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Duthoy</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-9994-10-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506135v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00837911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representativeness of microsatellite distributions in genomes, as revealed by 454 GS-FLX Titanium pyrosequencing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Two multiplexed sets of 21 and 18 microsatellites for Phoxinus phoxinus (L.) and Gobio gobio (L.) developed by cross-species amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-560⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (2), pp.291-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-013-0693-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663878v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PCR-based method for diet analysis in freshwater organisms using rDNA barcoding on faeces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Does invasive Chondrostoma nasus shift the parasite community structure of endemic Parachondrostoma toxostoma in sympatric zones?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Šimková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Navrátilová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Dávidová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markéta Ondračková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02795.x⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666530v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-species amplification of 41 microsatellites in European cyprinids: a tool for evolutionary,population genetics and hybridization studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">From Late Miocene to Holocene: Processes of Differentiation within the Telestes Genus (Actinopterygii: Cyprinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juliette Fernandez</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-135⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658325v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QDD: a user-friendly program to select microsatellite markers and design primers from large sequencing projects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Plasticity of ontogenetic trajectories in cyprinids: a source of evolutionary novelties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melthide Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp670⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (2), pp.342-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2012.01873.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02667917v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 55 novel polymorphic microsatellite loci for the critically endangered L. (Actinopterygii: Perciformes: Percidae) and cross-species amplification in five other percids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Challenges of microsatellite development in Lepidoptera: Euphydryas aurinia (Nymphalidae) as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melthide Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (108), pp.261-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609749v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-species amplification of 41 microsatellites in European cyprinids: A tool for evolutionary, population genetics and hybridization studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Fernandez</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duthoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.638-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.02992.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933480v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation pattern ofTelestes souffiacomplex (Teleostei, Cyprinidae) in Europe using morphological and molecular markers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A PCR-based method for diet analysis in freshwater organisms using rDNA barcoding on faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petru Banarescu</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00417.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.96-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02795.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517588v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci for the dace complex: Leuciscus leuciscus (Teleostei: Cyprinidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Representativeness of microsatellite distributions in genomes, as revealed by 454 GS-FLX Titanium pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chappaz</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02594.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668219v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary Pattern of Freshwater Fishes in Europe: Comparative Phylogeography and Conservation Perspective</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-species amplification of 41 microsatellites in European cyprinids: a tool for evolutionary,population genetics and hybridization studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melthide Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Conservation Biology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874839200903010036⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517566v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in the freshwater fishes Telestes souffiai and Telestes multicellus (Teleostei: Cyprinidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">QDD: a user-friendly program to select microsatellite markers and design primers from large sequencing projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02539.x⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (3), pp.403-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02662471v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between morphological convergence and opportunistic diet behavior in fish hybrid zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development of 55 novel polymorphic microsatellite loci for the critically endangered L. (Actinopterygii: Perciformes: Percidae) and cross-species amplification in five other percids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-9994-6-26⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (6), pp.931-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-010-0421-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517574v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novelties in Hybrid Zones: Crossroads between Population Genomic and Ecological Approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-species amplification of 41 microsatellites in European cyprinids: A tool for evolutionary, population genetics and hybridization studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melthide Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517532v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous colonization pattern of European Cyprinids, as highlighted by the dace complex (Teleostei: Cyprinidae)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Speciation pattern ofTelestes souffiacomplex (Teleostei, Cyprinidae) in Europe using morphological and molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barascud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Banarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2006.04.022⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (3), pp.225 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2010.00417.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517528v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the evolutionary biology of freshwater fish using multiple approaches – insights for the biological conservation of the Vairone (Leuciscus souffia souffia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Costedoat</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci for the dace complex: Leuciscus leuciscus (Teleostei: Cyprinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Houdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:COGE.0000014054.57397.3f⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.1179-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02594.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517510v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quaternary Pattern of Freshwater Fishes in Europe: Comparative Phylogeography and Conservation Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Open Conservation Biology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874839200903010036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in the freshwater fishes Telestes souffiai and Telestes multicellus (Teleostei: Cyprinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.1001-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02539.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade-off between morphological convergence and opportunistic diet behavior in fish hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-9994-6-26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novelties in Hybrid Zones: Crossroads between Population Genomic and Ecological Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (4), pp.e357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous colonization pattern of European Cyprinids, as highlighted by the dace complex (Teleostei: Cyprinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barascud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (1), pp.127-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2006.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude de l’hybridation introgressive entre Chondrostoma t. toxostoma et Chondrostoma n. nasus (Téléostéen, Cyprinidae) en utilisant une approche multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puy Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the evolutionary biology of freshwater fish using multiple approaches – insights for the biological conservation of the Vairone (Leuciscus souffia souffia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. D Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (1), pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:COGE.0000014054.57397.3f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatismes de guerre : les soldats morts à la bataille de Stalingrad (juillet 1942-février 1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Zhuravlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des paléopathologistes de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière militaire français de Spincourt (Meuse): quelques aspects d’une étude sur l’état sanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Signoli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des paléopathologistes de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peste: Quels impacts sur les populations humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées des Doctorant.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Population Environnement Développement, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maladrerie Saint-Lazare de Beauvais (Oise, France): Etude anthropo-biologique d'un charnier de pestiférés du XVIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'ED Sciences de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence du profil pour l’analyse génétique de la morphologie faciale humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navarro N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consortium Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patronymes en région sud-paca : structure de la population durant le XIXième siècle à travers l’isonymie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Lizée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre histoire et mémoire : fouiller les sépultures de soldats morts à la bataille de Stalingrad (juillet 1942-février 1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitriev Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les êtres et leurs restes : Baugé, XVe siècle, une bataille dans l’histoire des trois royaumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Baugé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la croisée de deux destins : d’un général de Napoléon à un Petit Prince</w:t>
+                <w:t xml:space="preserve">Les vestiges anthropo-biologiques des deux conflits mondiaux : entre devoir de mémoire, éthique et législations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les êtres et leurs restes : Baugé, XVe siècle, une bataille dans l’histoire des trois royaumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Baugé, France</w:t>
+              <w:t xml:space="preserve">Colloque Anthropo-Responsabilité, Musée du Quai Branly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527435v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges anthropo-biologiques des deux conflits mondiaux : entre devoir de mémoire, éthique et législations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A la croisée de deux destins : d’un général de Napoléon à un Petit Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stevanovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Anthropo-Responsabilité, Musée du Quai Branly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Les êtres et leurs restes : Baugé, XVe siècle, une bataille dans l’histoire des trois royaumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Baugé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533343v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insoutenable incertitude de la mort : Identification des disparus durant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stevanovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui meurt de la peste ? Approche interdisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loimos, pestis, pestes : regards croisés sur les grands fléaux épidémiques, Musée d’Histoire Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crash durant la Bataille d’Angleterre : le regard de l’anthropologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperandio Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouniol Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peste en Provence : au croisement des sources historiques, des témoins archéologiques et des données génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public du Musée d’Histoire de Marseille dans le cadre du tri centenaire de l’épidémie de 1720-1722</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic of the sideface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz-Linares Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1844èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Wars Soldiers identification: Bring back the Heroes home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meynier D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pagot F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depecker S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Bone Workshop and Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le flux de gène africain réduit l'anosmie à la beta-ionone chez une population malgache admixée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Heiske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1844èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Minnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Minnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation starts in microtubes : Improving detection and identification of birds in rat and cat diet samples, an application for bird conservation on a Pacific island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zarzoso-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Conference on Conservation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability, structure and selection of MHCIIB genes in Chondrostoma toxostoma and Chondrostoma nasus in hybrid zones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La vandoise, Leuciscus leuciscus, nouvelle nomenclature et répartition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV European Congres of Ichthyology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">4e séminaire régional Eau et poissons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533423v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vandoise, Leuciscus leuciscus, nouvelle nomenclature et répartition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Variability, structure and selection of MHCIIB genes in Chondrostoma toxostoma and Chondrostoma nasus in hybrid zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civáňová K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vetešníková A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e séminaire régional Eau et poissons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, paris, France</w:t>
+              <w:t xml:space="preserve">XIV European Congres of Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533424v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crottes passent à la caisse: développement d’un barcoding alimentaire adapté aux poissons de rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e rencontre de l’Ichtyologie en France, RIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossroads between population genomic and ecological approaches in the study of hybrid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European congres of Ichthyology ECI XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Cavtat - Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la diversité du complexe spécifique Leuciscus leuciscus (Teleostei: Cyprinidae) mise en évidence de phénomènes d'hybridation, de refuges glaciaires et d'unités de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barascud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès International de Limnologie et d'Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d’une hybridation introgressive entre Chondrostoma toxostoma toxostoma et Chondrostoma nasus nasus ((Téléostéén : Cyprinidae) : approche écologique et moléculaire ; Implication pour la politique de conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Déchiffrer l'histoire évolutive en utilisant des approches multiples- Implications pour la conservation du blageon, Leuciscus souffia souffia (Téléostei : Cyprinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence Internationale des limnologues d’expression française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533461v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchiffrer l'histoire évolutive en utilisant des approches multiples- Implications pour la conservation du blageon, Leuciscus souffia souffia (Téléostei : Cyprinidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la croissance et de la reproduction de Chondrostoma t. toxostoma, Chondrostoma n. nasus et des hybrides entre les deux espèces dans une rivière aménagée, la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">IIe Rencontre de l’ichtyologie en France (RIF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533468v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la croissance et de la reproduction de Chondrostoma t. toxostoma, Chondrostoma n. nasus et des hybrides entre les deux espèces dans une rivière aménagée, la Durance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d’une hybridation introgressive entre Chondrostoma toxostoma toxostoma et Chondrostoma nasus nasus ((Téléostéén : Cyprinidae) : approche écologique et moléculaire ; Implication pour la politique de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Costedoat</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe Rencontre de l’ichtyologie en France (RIF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">7e Conférence Internationale des limnologues d’expression française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533484v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introgression mitochondriale et nucléaire entre deux espèces Chondrostoma t. toxostoma et Chondrostoma n. nasus (Teleostei: Cyprinidae) : implication dans la politique de conservation des espèces européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe Rencontre de l’ichtyologie en France (RIF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9661,2451 +10465,2451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude traumatique d'une collection de soldat Première Guerre mondiale : le cas de Ablaincourt-Pressoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pillorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion of wars remains : Archaeo-anthropology of conflict in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European meeting on forensic archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Madrid, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les patronymes en région SUD : structure de la population au XIXes à travers l’isonymie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Lizee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maladrerie Saint-Lazare de Beauvais (Oise, France) : Étude anthropo-biologique d’un charnier de pestiférés du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fémolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1847èmes Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Toulouse, France. 34 ((S)), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.8714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie biologique : du sol à l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costedoat Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Characterization of Peri-Mortem Trauma on World War II (WWII) German Pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouniol Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperandio Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd American Academy of Forensic Sciences (AAFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Anaheim California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation of Red Cell Blood Groups distribution to environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th congress DNA Polymorphisms in human populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des interactions trophiques directes et indirectes entre prédateurs invasifs et espèces natives au sein des écosystèmes insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zarzoso-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique des populations de Rhinolophus ferrumequinum en Camargue. Challenge moléculaire des méthodes non-invasives en biologie de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Quekenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e colloque francophone de mammalogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variability of MHC genes and parasite diversity in two Cyprinid species, C. toxostoma and C. nasus in hybrid zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civáňová K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Navrátilová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Šimková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Symposium of Fish Parasites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vina del mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metazoan parasites in two congeneric cyprinid fish species (Chondrostoma nasus and C. toxostoma) and their respective hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Navrátilová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Dávidová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Šimková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic conference GSGM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lednice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic species in western and central Africa cichlids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bilong Bilong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Elmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bilong Bilong</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congres of Evolution ESEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown biodiversity of free living flatworms (Platyhelminthes ‘Turbellaria’) from French Mediterranean freshwater temporary ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Macrostomum Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Diepenbeek, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondrostoma hybrid zone: interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting "Genetic of Speciation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des phénomènes d'hybridation dans les politiques de conservation : illustration par l'étude d'une zone hybride entre deux espèces de Cyprinidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès le réveil du Dodo Journées des Sciences de la Conservation de la Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dans l’espace et dans le temps d’une zone hybride de Cyprinidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2emes Journées de la Biodiversité organisées par l'Institut Français de la Biodiversité (IFB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a cyprinid's hybrid zone over space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIth Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary biology of Leuciscus souffia souffia, a french endemic cyprinidae : implication for its conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIth Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and molecular analysis of Chondrostoma toxostoma toxostoma and Chondrostoma nasus nasus sampled in allopatric and sympatric areas. Evidence of introgressive hybridisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12115,293 +12919,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pestes, pestis, loimos, Les grands fléaux épidémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divna Soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Bonet; Caroline Costedoat; Éric Faure; Divna Soleil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.324, 2025, Héritages Méditerranéens, Emmanuèle Caire, 9791032005521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peste noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Que sais-je?. 2021, 978-2-7154-0723-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.R.S. 17, pp.402, 2019, CORPS, 9782271134837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12411,551 +13215,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leuciscus leuciscus et Leuciscus burdigalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Keith P., Poulet N., Denys G., Changeux T., Freuteun E. et Persat H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les poissons d’eau douce de France, 2nd ed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2e ed, Biotope éditions; Museum National d'Histoire Naturelle, 2021, Inventaires et biodiversité, 291481769X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tests de dépistage en temps d’épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pandémie de Covid-19. Les systèmes juridiques à l’épreuve de la crise sanitaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A la croisée des droits, Bruylant Editions, 2021, 978-2-8027-6783-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Os, sang, gènes, cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diego, Asie et Amérique : comment la répartition d’un seul groupe sanguin suffit à décrire le peuplement de deux continents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C.N.R.S. Edition. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.N.R.S. Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N°17 (1), pp.115, 2019, 9782271134837. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.017.0115⟩</w:t>
+              <w:t xml:space="preserve">, N°17 (1), pp.133, 2019, CORPS, 9782271134837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996073v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego, Asie et Amérique : comment la répartition d’un seul groupe sanguin suffit à décrire le peuplement de deux continents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Introduction Os, sang, gènes, cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C.N.R.S. Editions. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.N.R.S. Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N°17 (1), pp.133, 2019, CORPS, 9782271134837. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.017.0133⟩</w:t>
+              <w:t xml:space="preserve">, N°17 (1), pp.115, 2019, 9782271134837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996020v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.R.S. Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°17 (1), pp.121, 2019, CORPS, 9782271134837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leuciscus leuciscus et Leuciscus burdigalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les poissons d’eau douce de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotopes / MNHN, 2011, Les poissons d’eau douce de France 1e ed</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12965,117 +13769,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport scientifique des fouilles des charniers à la connaissance de la peste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signoli M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13085,147 +13889,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontaminating dental calculus for Paleoculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor El Houda Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13235,287 +14039,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13662,51 +14466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05331040v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helja Kabral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Lyn Scheib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci-Duly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fargettas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2024.100397" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lizee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932021000699" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paschel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouniol Laetitia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sperandio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femolant Jean-Marc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36161/FJDM.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101852" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100656" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bonfante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubied" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc6160" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;-Aicardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00044-19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9586" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GDMNMVQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.294.0055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouzaid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vanrell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.01.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02047935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.11.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142592" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-013-0693-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-22" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Navr&#225;tilov&#225;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina D&#225;vidov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Ondra&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771544v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034423" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01873.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666530v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02795.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SX6RV5Q4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-135" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barascud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Banarescu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00417.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3FWZ65J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02594.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27571A779B10842FF13869E35C705AAC26FCFDE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874839200903010036" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02539.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFQVP333-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517574v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-6-26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000357" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costedoat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chappaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barascud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.04.022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65BJ1RZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Salducci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pech" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COGE.0000014054.57397.3f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7F16286634902CBE7F514B935FFB05B4DBEEB8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puy Lim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zhuravlev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfante" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro N" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Candela" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533130v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriev Andrey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527435v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stevanovitch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533379v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533375v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533367v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tzortzis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533400v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz-Linares Andres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier D" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint L" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagot F" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker S" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533397v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferdenzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533415v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouni A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civ&#225;&#328;ov&#225; K" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vete&#353;n&#237;kov&#225; A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simkova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533424v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533436v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolzenberg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pillorget" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266588v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534051v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lizee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831391v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8714" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409042v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534064v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210236v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quekenborn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535664v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535670v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535679v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bilong Bilong" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Elmer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535683v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535690v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535699v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535710v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535713v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05537902v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divna Soleil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527410v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527427v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527421v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527432v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signoli M" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor El Houda Merrouche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel-Marion Delbos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Demini&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Zaragoza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bondanelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duchamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehrmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fauquembergue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Gehin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Klopffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Lesage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Luzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pillorget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hadhoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Baranger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ausseil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Kahn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05331040v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helja Kabral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Lyn Scheib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diomande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Hari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Laggiard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Djenidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhe&#239;la Ammari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mendoza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Papias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Telesco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Levray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poveda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci-Duly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fargettas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2024.100397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lizee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932021000699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paschel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouniol Laetitia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sperandio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femolant Jean-Marc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36161/FJDM.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101852" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bonfante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubied" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc6160" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100656" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102383" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;-Aicardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GDMNMVQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00044-19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.294.0055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouzaid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vanrell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.01.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02047935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.11.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142592" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-013-0693-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Navr&#225;tilov&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina D&#225;vidov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Ondra&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034423" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01873.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02795.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SX6RV5Q4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658325v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-135" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933480v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barascud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Banarescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00417.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3FWZ65J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668219v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02594.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27571A779B10842FF13869E35C705AAC26FCFDE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874839200903010036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02539.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFQVP333-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-6-26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costedoat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chappaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barascud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.04.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65BJ1RZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puy Lim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Salducci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COGE.0000014054.57397.3f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7F16286634902CBE7F514B935FFB05B4DBEEB8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zhuravlev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036394v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfante" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro N" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Candela" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriev Andrey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533343v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stevanovitch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533379v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533384v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tzortzis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz-Linares Andres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint L" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagot F" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker S" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferdenzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouni A" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civ&#225;&#328;ov&#225; K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vete&#353;n&#237;kov&#225; A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simkova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533452v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533468v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolzenberg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pillorget" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266588v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lizee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831391v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8714" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409042v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210236v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534118v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quekenborn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535679v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bilong Bilong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Elmer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535693v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535705v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535710v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535713v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05537902v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divna Soleil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/pestes-pestis-loimos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527427v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527421v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signoli M" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281396v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor El Houda Merrouche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>