--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude paléopathologique des carences prénatales et postnatales en vitamine D par l’analyse de la dentine</w:t>
+                <w:t xml:space="preserve">Cribra orbitalia - Accordons-nous sur un désaccord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ysabel-Marion Delbos</w:t>
+                <w:t xml:space="preserve">Clément Klopffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amélie Deminière</w:t>
+                <w:t xml:space="preserve">Vanessa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Girard</w:t>
+                <w:t xml:space="preserve">Jimi Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Zaragoza</w:t>
+                <w:t xml:space="preserve">Cameron Luzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Maëlle Pillorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.90-92. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.83-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583503v1</w:t>
+                <w:t xml:space="preserve">hal-05583500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dévoiler les secrets de tissus momifiés - Des jus de fruits pour la récupération des empreintes digitales</w:t>
+                <w:t xml:space="preserve">Étude paléopathologique des carences prénatales et postnatales en vitamine D par l’analyse de la dentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bondanelli</w:t>
+                <w:t xml:space="preserve">Ysabel-Marion Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Duchamps</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Deminière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Ehrmann</w:t>
+                <w:t xml:space="preserve">Sarah Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Fauquembergue</w:t>
+                <w:t xml:space="preserve">Léa Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha Gehin</w:t>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.87-89. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.90-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583502v1</w:t>
+                <w:t xml:space="preserve">hal-05583503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cribra orbitalia - Accordons-nous sur un désaccord</w:t>
+                <w:t xml:space="preserve">Dévoiler les secrets de tissus momifiés - Des jus de fruits pour la récupération des empreintes digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Klopffer</w:t>
+                <w:t xml:space="preserve">Juliette Bondanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Laurent</w:t>
+                <w:t xml:space="preserve">Mélissa Duchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimi Lesage</w:t>
+                <w:t xml:space="preserve">Clara Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Luzi</w:t>
+                <w:t xml:space="preserve">Anaïs Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Pillorget</w:t>
+                <w:t xml:space="preserve">Sasha Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.83-86. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.87-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583500v1</w:t>
+                <w:t xml:space="preserve">hal-05583502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garde ton sang-froid ! Comment inhiber la production post-mortem de GHB endogène ?</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (1), pp.79-82. </w:t>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Levray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (1), pp.97-99. </w:t>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forensic archaeology and illegal familial repatriation and burial of a fallen WW1 soldier, Nièvre, central-east France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci-Duly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fargettas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lizee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biosocial Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,425 +1419,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of skeletal remains from the Battle of Britain: A temporary cemetery of German aviators from World War II</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral health of German Luftwaffe pilots during World War II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fémolant</w:t>
+                <w:t xml:space="preserve">Laura Paschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouniol Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femolant Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.3089⟩</w:t>
+              <w:t xml:space="preserve">The French Journal of Dental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36161/FJDM.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574727v1</w:t>
+                <w:t xml:space="preserve">hal-03518401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health of German Luftwaffe pilots during World War II</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleoserology points to Coronavirus as possible causative pathogens of the ‘Russian flu’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Sperandio</w:t>
+                <w:t xml:space="preserve">Lindsay Ramassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femolant Jean-Marc</w:t>
+                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The French Journal of Dental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.1943-1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36161/FJDM.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518401v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoserology points to Coronavirus as possible causative pathogens of the ‘Russian flu’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of skeletal remains from the Battle of Britain: A temporary cemetery of German aviators from World War II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Ramassy</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fémolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (7), pp.1943-1945. </w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.722-730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.3089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663885v1</w:t>
+                <w:t xml:space="preserve">hal-03574727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Skeletal Remains of Soldiers from the Two World Wars: between Identification, Health Research and Memorial Issues</w:t>
               </w:r>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (10), pp.1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1921,576 +1921,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African Gene Flow Reduces Beta-Ionone Anosmia/Hyposmia Prevalence in Admixed Malagasy Populations</w:t>
+                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margit Heiske</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Alva</w:t>
+                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11111405⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432438v1</w:t>
+                <w:t xml:space="preserve">hal-03306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">African Gene Flow Reduces Beta-Ionone Anosmia/Hyposmia Prevalence in Admixed Malagasy Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Condemi</w:t>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Margit Heiske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
+                <w:t xml:space="preserve">Omar Alva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11111405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306224v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GWAS in Latin Americans identifies novel face shape loci, implicating VPS13B and a Denisovan introgressed region in facial variation</w:t>
+                <w:t xml:space="preserve">The anthropobiological remains of both World Wars: Between ethics, legislation and the duty to remember</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Bonfante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faux</w:t>
+                <w:t xml:space="preserve">E Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+                <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc6160⟩</w:t>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jemep.2021.100656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268308v1</w:t>
+                <w:t xml:space="preserve">hal-03518389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anthropobiological remains of both World Wars: Between ethics, legislation and the duty to remember</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GWAS in Latin Americans identifies novel face shape loci, implicating VPS13B and a Denisovan introgressed region in facial variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Bonfante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Verna</w:t>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Costedoat</w:t>
+                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lami</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Dubied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), pp.eabc6160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jemep.2021.100656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc6160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518389v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No particular genomic features underpin the dramatic economic consequences of 17th century plague epidemics in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,51 +2567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020 en temps d’épidémie : la peste en filigrane ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevé-Aicardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2843,51 +2843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French soldiers who died during both World Wars: from recovery to repatriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Stevanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2964,51 +2964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la génétique permet de donner un nom au défunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Historique des Armées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 294 (1), pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3036,495 +3036,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a lost “Petit Prince” meets Antoine de Saint Exupéry: An anthropological case report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.01.015⟩</w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060484v1</w:t>
+                <w:t xml:space="preserve">hal-03518379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Minnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518379v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Petit</w:t>
+                <w:t xml:space="preserve">When a lost “Petit Prince” meets Antoine de Saint Exupéry: An anthropological case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Minnai</w:t>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Eric Bouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Underhill</w:t>
+                <w:t xml:space="preserve">Annick Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bailly</w:t>
+                <w:t xml:space="preserve">Luc Vanrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 296, pp.145-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863088v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a lost “Petit Prince” meets Antoine de Saint Exupéry: An anthropological case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vanrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 296, pp.145-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047935v1</w:t>
@@ -3535,103 +3535,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t>
@@ -3842,51 +3842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3963,51 +3963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two multiplexed sets of 21 and 18 microsatellites for Phoxinus phoxinus (L.) and Gobio gobio (L.) developed by cross-species amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 106 (2), pp.342-355. </w:t>
@@ -4616,51 +4616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,51 +4862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PCR-based method for diet analysis in freshwater organisms using rDNA barcoding on faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.560. </w:t>
@@ -5276,51 +5276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QDD: a user-friendly program to select microsatellite markers and design primers from large sequencing projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (6), pp.931-938. </w:t>
@@ -5673,51 +5673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation pattern ofTelestes souffiacomplex (Teleostei, Cyprinidae) in Europe using morphological and molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barascud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5952,51 +5952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary Pattern of Freshwater Fishes in Europe: Comparative Phylogeography and Conservation Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6069,51 +6069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,51 +6198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between morphological convergence and opportunistic diet behavior in fish hybrid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6319,51 +6319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novelties in Hybrid Zones: Crossroads between Population Genomic and Ecological Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6578,51 +6578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’hybridation introgressive entre Chondrostoma t. toxostoma et Chondrostoma n. nasus (Téléostéen, Cyprinidae) en utilisant une approche multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6894,51 +6894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatismes de guerre : les soldats morts à la bataille de Stalingrad (juillet 1942-février 1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,51 +7028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7123,90 +7123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peste: Quels impacts sur les populations humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées des Doctorant.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Population Environnement Développement, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7244,90 +7244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maladrerie Saint-Lazare de Beauvais (Oise, France): Etude anthropo-biologique d'un charnier de pestiférés du XVIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'ED Sciences de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7365,77 +7365,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence du profil pour l’analyse génétique de la morphologie faciale humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navarro N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consortium Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7529,51 +7529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Lizée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7624,51 +7624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7723,90 +7723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7870,51 +7870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Anthropo-Responsabilité, Musée du Quai Branly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7939,51 +7939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la croisée de deux destins : d’un général de Napoléon à un Petit Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stevanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,90 +8034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8149,312 +8149,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insoutenable incertitude de la mort : Identification des disparus durant la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Qui meurt de la peste ? Approche interdisciplinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emeline Verna</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Loimos, pestis, pestes : regards croisés sur les grands fléaux épidémiques, Musée d’Histoire Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533379v1</w:t>
+                <w:t xml:space="preserve">hal-03533375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui meurt de la peste ? Approche interdisciplinaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">L’insoutenable incertitude de la mort : Identification des disparus durant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephan Tzortzis</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stevanovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loimos, pestis, pestes : regards croisés sur les grands fléaux épidémiques, Musée d’Histoire Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533375v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crash durant la Bataille d’Angleterre : le regard de l’anthropologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperandio Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouniol Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8518,51 +8518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public du Musée d’Histoire de Marseille dans le cadre du tri centenaire de l’épidémie de 1720-1722</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8587,77 +8587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic of the sideface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz-Linares Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8695,51 +8695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Wars Soldiers identification: Bring back the Heroes home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meynier D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,103 +8820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le flux de gène africain réduit l'anosmie à la beta-ionone chez une population malgache admixée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Heiske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1844èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
@@ -8945,103 +8945,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Minnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
@@ -9083,90 +9083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9204,90 +9204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Minnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, aix en provence, France</w:t>
@@ -9355,51 +9355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9441,51 +9441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vandoise, Leuciscus leuciscus, nouvelle nomenclature et répartition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e séminaire régional Eau et poissons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9549,51 +9549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vetešníková A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9648,51 +9648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crottes passent à la caisse: développement d’un barcoding alimentaire adapté aux poissons de rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9756,51 +9756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossroads between population genomic and ecological approaches in the study of hybrid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9864,51 +9864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la diversité du complexe spécifique Leuciscus leuciscus (Teleostei: Cyprinidae) mise en évidence de phénomènes d'hybridation, de refuges glaciaires et d'unités de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9966,329 +9966,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchiffrer l'histoire évolutive en utilisant des approches multiples- Implications pour la conservation du blageon, Leuciscus souffia souffia (Téléostei : Cyprinidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Comparaison de la croissance et de la reproduction de Chondrostoma t. toxostoma, Chondrostoma n. nasus et des hybrides entre les deux espèces dans une rivière aménagée, la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">IIe Rencontre de l’ichtyologie en France (RIF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533468v1</w:t>
+                <w:t xml:space="preserve">hal-03533484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la croissance et de la reproduction de Chondrostoma t. toxostoma, Chondrostoma n. nasus et des hybrides entre les deux espèces dans une rivière aménagée, la Durance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cavalli</w:t>
+                <w:t xml:space="preserve">Déchiffrer l'histoire évolutive en utilisant des approches multiples- Implications pour la conservation du blageon, Leuciscus souffia souffia (Téléostei : Cyprinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe Rencontre de l’ichtyologie en France (RIF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533484v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d’une hybridation introgressive entre Chondrostoma toxostoma toxostoma et Chondrostoma nasus nasus ((Téléostéén : Cyprinidae) : approche écologique et moléculaire ; Implication pour la politique de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10326,64 +10326,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introgression mitochondriale et nucléaire entre deux espèces Chondrostoma t. toxostoma et Chondrostoma n. nasus (Teleostei: Cyprinidae) : implication dans la politique de conservation des espèces européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10518,51 +10518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pillorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10600,51 +10600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion of wars remains : Archaeo-anthropology of conflict in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10734,51 +10734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Lizee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10816,77 +10816,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maladrerie Saint-Lazare de Beauvais (Oise, France) : Étude anthropo-biologique d’un charnier de pestiférés du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fémolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10963,51 +10963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11032,103 +11032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costedoat Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t>
@@ -11170,90 +11170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Characterization of Peri-Mortem Trauma on World War II (WWII) German Pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouniol Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperandio Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd American Academy of Forensic Sciences (AAFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Anaheim California, United States</w:t>
@@ -11282,103 +11282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11580,51 +11580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
@@ -11653,51 +11653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique des populations de Rhinolophus ferrumequinum en Camargue. Challenge moléculaire des méthodes non-invasives en biologie de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11705,51 +11705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Quekenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e colloque francophone de mammalogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11800,51 +11800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civáňová K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Navrátilová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11921,51 +11921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Navrátilová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Dávidová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12029,51 +12029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic species in western and central Africa cichlids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bilong Bilong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12141,51 +12141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown biodiversity of free living flatworms (Platyhelminthes ‘Turbellaria’) from French Mediterranean freshwater temporary ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12236,51 +12236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondrostoma hybrid zone: interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12344,51 +12344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des phénomènes d'hybridation dans les politiques de conservation : illustration par l'étude d'une zone hybride entre deux espèces de Cyprinidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12452,51 +12452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dans l’espace et dans le temps d’une zone hybride de Cyprinidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12573,51 +12573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a cyprinid's hybrid zone over space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12746,51 +12746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIth Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Marseille, France</w:t>
@@ -12819,64 +12819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and molecular analysis of Chondrostoma toxostoma toxostoma and Chondrostoma nasus nasus sampled in allopatric and sympatric areas. Evidence of introgressive hybridisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12946,51 +12946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pestes, pestis, loimos, Les grands fléaux épidémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13047,51 +13047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peste noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13122,64 +13122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.R.S. 17, pp.402, 2019, CORPS, 9782271134837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13229,51 +13229,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leuciscus leuciscus et Leuciscus burdigalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13315,51 +13315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tests de dépistage en temps d’épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pandémie de Covid-19. Les systèmes juridiques à l’épreuve de la crise sanitaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A la croisée des droits, Bruylant Editions, 2021, 978-2-8027-6783-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13384,64 +13384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego, Asie et Amérique : comment la répartition d’un seul groupe sanguin suffit à décrire le peuplement de deux continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.R.S. Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°17 (1), pp.133, 2019, CORPS, 9782271134837. </w:t>
@@ -13479,64 +13479,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Os, sang, gènes, cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.R.S. Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°17 (1), pp.115, 2019, 9782271134837. </w:t>
@@ -13574,91 +13574,91 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.R.S. Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°17 (1), pp.121, 2019, CORPS, 9782271134837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996030v1</w:t>
@@ -13669,51 +13669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leuciscus leuciscus et Leuciscus burdigalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13796,51 +13796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport scientifique des fouilles des charniers à la connaissance de la peste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signoli M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13916,51 +13916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontaminating dental calculus for Paleoculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor El Houda Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14466,51 +14466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel-Marion Delbos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Demini&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Zaragoza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bondanelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duchamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehrmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fauquembergue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Gehin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Klopffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Lesage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Luzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pillorget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hadhoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Baranger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ausseil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Kahn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05331040v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helja Kabral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Lyn Scheib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diomande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Hari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Laggiard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Djenidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhe&#239;la Ammari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mendoza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Papias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Telesco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Levray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poveda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci-Duly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fargettas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2024.100397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lizee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932021000699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paschel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouniol Laetitia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sperandio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femolant Jean-Marc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36161/FJDM.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101852" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bonfante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubied" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc6160" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100656" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102383" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;-Aicardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GDMNMVQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00044-19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.294.0055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouzaid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vanrell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.01.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02047935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.11.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142592" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-013-0693-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Navr&#225;tilov&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina D&#225;vidov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Ondra&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034423" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01873.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02795.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SX6RV5Q4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658325v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-135" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933480v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barascud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Banarescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00417.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3FWZ65J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668219v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02594.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27571A779B10842FF13869E35C705AAC26FCFDE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874839200903010036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02539.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFQVP333-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-6-26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costedoat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chappaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barascud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.04.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65BJ1RZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puy Lim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Salducci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COGE.0000014054.57397.3f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7F16286634902CBE7F514B935FFB05B4DBEEB8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zhuravlev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036394v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfante" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro N" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Candela" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriev Andrey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533343v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stevanovitch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533379v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533384v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tzortzis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz-Linares Andres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint L" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagot F" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker S" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferdenzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouni A" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civ&#225;&#328;ov&#225; K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vete&#353;n&#237;kov&#225; A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simkova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533452v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533468v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolzenberg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pillorget" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266588v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lizee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831391v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8714" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409042v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210236v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534118v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quekenborn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535679v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bilong Bilong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Elmer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535693v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535705v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535710v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535713v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05537902v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divna Soleil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/pestes-pestis-loimos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527427v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527421v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signoli M" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281396v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor El Houda Merrouche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Klopffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Lesage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Luzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pillorget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel-Marion Delbos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Demini&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Zaragoza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bondanelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duchamps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehrmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fauquembergue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Gehin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024198" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hadhoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Baranger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ausseil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Kahn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05331040v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helja Kabral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Lyn Scheib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diomande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Hari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Laggiard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Djenidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhe&#239;la Ammari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mendoza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Papias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Telesco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Levray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poveda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci-Duly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fargettas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2024.100397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lizee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932021000699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paschel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouniol Laetitia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sperandio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femolant Jean-Marc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36161/FJDM.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101852" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100656" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bonfante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubied" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc6160" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102383" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;-Aicardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GDMNMVQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00044-19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.294.0055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouzaid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martinet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vanrell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.01.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02047935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.11.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142592" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-013-0693-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Navr&#225;tilov&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina D&#225;vidov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Ondra&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034423" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01873.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02795.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SX6RV5Q4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658325v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-135" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933480v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barascud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Banarescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00417.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3FWZ65J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668219v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02594.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27571A779B10842FF13869E35C705AAC26FCFDE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874839200903010036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02539.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFQVP333-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-6-26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costedoat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chappaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barascud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.04.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65BJ1RZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puy Lim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Salducci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COGE.0000014054.57397.3f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7F16286634902CBE7F514B935FFB05B4DBEEB8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zhuravlev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036394v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfante" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro N" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Candela" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriev Andrey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533343v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stevanovitch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533375v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533379v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533384v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tzortzis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz-Linares Andres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint L" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagot F" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker S" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferdenzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouni A" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civ&#225;&#328;ov&#225; K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vete&#353;n&#237;kov&#225; A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simkova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533452v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533484v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolzenberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533468v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pillorget" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266588v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lizee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831391v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8714" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409042v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210236v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534118v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quekenborn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535679v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bilong Bilong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Elmer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535693v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535705v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535710v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535713v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05537902v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divna Soleil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/pestes-pestis-loimos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527427v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527421v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signoli M" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281396v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor El Houda Merrouche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>