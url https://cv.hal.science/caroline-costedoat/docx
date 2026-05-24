--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cribra orbitalia - Accordons-nous sur un désaccord</w:t>
+                <w:t xml:space="preserve">Étude paléopathologique des carences prénatales et postnatales en vitamine D par l’analyse de la dentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Klopffer</w:t>
+                <w:t xml:space="preserve">Ysabel-Marion Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Laurent</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Deminière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimi Lesage</w:t>
+                <w:t xml:space="preserve">Sarah Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Luzi</w:t>
+                <w:t xml:space="preserve">Léa Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Pillorget</w:t>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.83-86. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.90-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583500v1</w:t>
+                <w:t xml:space="preserve">hal-05583503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude paléopathologique des carences prénatales et postnatales en vitamine D par l’analyse de la dentine</w:t>
+                <w:t xml:space="preserve">Dévoiler les secrets de tissus momifiés - Des jus de fruits pour la récupération des empreintes digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ysabel-Marion Delbos</w:t>
+                <w:t xml:space="preserve">Juliette Bondanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amélie Deminière</w:t>
+                <w:t xml:space="preserve">Mélissa Duchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Girard</w:t>
+                <w:t xml:space="preserve">Clara Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Zaragoza</w:t>
+                <w:t xml:space="preserve">Anaïs Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Sasha Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.90-92. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.87-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583503v1</w:t>
+                <w:t xml:space="preserve">hal-05583502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dévoiler les secrets de tissus momifiés - Des jus de fruits pour la récupération des empreintes digitales</w:t>
+                <w:t xml:space="preserve">Cribra orbitalia - Accordons-nous sur un désaccord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bondanelli</w:t>
+                <w:t xml:space="preserve">Clément Klopffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Duchamps</w:t>
+                <w:t xml:space="preserve">Vanessa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Ehrmann</w:t>
+                <w:t xml:space="preserve">Jimi Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Fauquembergue</w:t>
+                <w:t xml:space="preserve">Cameron Luzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha Gehin</w:t>
+                <w:t xml:space="preserve">Maëlle Pillorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.87-89. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.83-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583502v1</w:t>
+                <w:t xml:space="preserve">hal-05583500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garde ton sang-froid ! Comment inhiber la production post-mortem de GHB endogène ?</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (1), pp.79-82. </w:t>
@@ -904,338 +904,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neurostimulation auriculaire transcutanée - Une alternative prometteuse pour le sevrage des opioïdes chez le nouveau-né</w:t>
+                <w:t xml:space="preserve">Une technique innovante - L’impression 3D qui donne de la voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheïla Ammari</w:t>
+                <w:t xml:space="preserve">Axel Allache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Mendoza</w:t>
+                <w:t xml:space="preserve">Angélique Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurydice Papias</w:t>
+                <w:t xml:space="preserve">Marek Levray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Telesco</w:t>
+                <w:t xml:space="preserve">Lucie Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.93-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024200⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.97-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583504v1</w:t>
+                <w:t xml:space="preserve">hal-05583505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique innovante - L’impression 3D qui donne de la voix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La neurostimulation auriculaire transcutanée - Une alternative prometteuse pour le sevrage des opioïdes chez le nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheïla Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Allache</w:t>
+                <w:t xml:space="preserve">Ronald Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gougeon</w:t>
+                <w:t xml:space="preserve">Eurydice Papias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Levray</w:t>
+                <w:t xml:space="preserve">Lucie Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Poveda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Alexia Telesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.97-99. </w:t>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.93-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583505v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forensic archaeology and illegal familial repatriation and burial of a fallen WW1 soldier, Nièvre, central-east France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci-Duly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fargettas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lizee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biosocial Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Ramassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Oumarou Hama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fémolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bouniol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (10), pp.1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1921,295 +1921,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
+                <w:t xml:space="preserve">African Gene Flow Reduces Beta-Ionone Anosmia/Hyposmia Prevalence in Admixed Malagasy Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Condemi</w:t>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
+                <w:t xml:space="preserve">Margit Heiske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Alva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11111405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306224v1</w:t>
+                <w:t xml:space="preserve">hal-03432438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African Gene Flow Reduces Beta-Ionone Anosmia/Hyposmia Prevalence in Admixed Malagasy Populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margit Heiske</w:t>
+                <w:t xml:space="preserve">Pierre Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Alva</w:t>
+                <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.1405. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), pp.e0254175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci11111405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432438v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anthropobiological remains of both World Wars: Between ethics, legislation and the duty to remember</w:t>
               </w:r>
@@ -2312,51 +2312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GWAS in Latin Americans identifies novel face shape loci, implicating VPS13B and a Denisovan introgressed region in facial variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No particular genomic features underpin the dramatic economic consequences of 17th century plague epidemics in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,51 +2567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020 en temps d’épidémie : la peste en filigrane ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevé-Aicardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2843,51 +2843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French soldiers who died during both World Wars: from recovery to repatriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Stevanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2964,51 +2964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la génétique permet de donner un nom au défunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Historique des Armées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 294 (1), pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3036,495 +3036,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Minnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Underhill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518379v1</w:t>
+                <w:t xml:space="preserve">hal-01863088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radial expansion of the Diego blood group system polymorphisms in Asia: mark of co-migration with the Mongol conquests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly</w:t>
+                <w:t xml:space="preserve">When a lost “Petit Prince” meets Antoine de Saint Exupéry: An anthropological case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vanrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0245-9⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 296, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863088v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a lost “Petit Prince” meets Antoine de Saint Exupéry: An anthropological case report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 296, pp.145-152. </w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060484v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a lost “Petit Prince” meets Antoine de Saint Exupéry: An anthropological case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Adalian</w:t>
+                <w:t xml:space="preserve">Annick Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vanrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 296, pp.145-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047935v1</w:t>
@@ -3535,103 +3535,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes flow by the channels of culture: the genetic imprint of matrilocality in Ngazidja, Comoros Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.1222-1226. </w:t>
@@ -3842,51 +3842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3963,51 +3963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two multiplexed sets of 21 and 18 microsatellites for Phoxinus phoxinus (L.) and Gobio gobio (L.) developed by cross-species amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 106 (2), pp.342-355. </w:t>
@@ -4616,51 +4616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,51 +4862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PCR-based method for diet analysis in freshwater organisms using rDNA barcoding on faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.560. </w:t>
@@ -5276,51 +5276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QDD: a user-friendly program to select microsatellite markers and design primers from large sequencing projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,329 +5395,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 55 novel polymorphic microsatellite loci for the critically endangered L. (Actinopterygii: Perciformes: Percidae) and cross-species amplification in five other percids</w:t>
+                <w:t xml:space="preserve">Cross-species amplification of 41 microsatellites in European cyprinids: A tool for evolutionary, population genetics and hybridization studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Grenier</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melthide Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609749v1</w:t>
+                <w:t xml:space="preserve">hal-01933480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-species amplification of 41 microsatellites in European cyprinids: A tool for evolutionary, population genetics and hybridization studies</w:t>
+                <w:t xml:space="preserve">Development of 55 novel polymorphic microsatellite loci for the critically endangered L. (Actinopterygii: Perciformes: Percidae) and cross-species amplification in five other percids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Fernandez</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (6), pp.931-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-010-0421-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933480v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation pattern ofTelestes souffiacomplex (Teleostei, Cyprinidae) in Europe using morphological and molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barascud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5952,51 +5952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary Pattern of Freshwater Fishes in Europe: Comparative Phylogeography and Conservation Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6037,333 +6037,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in the freshwater fishes Telestes souffiai and Telestes multicellus (Teleostei: Cyprinidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Trade-off between morphological convergence and opportunistic diet behavior in fish hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02539.x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-9994-6-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662471v1</w:t>
+                <w:t xml:space="preserve">hal-03517574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between morphological convergence and opportunistic diet behavior in fish hybrid zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in the freshwater fishes Telestes souffiai and Telestes multicellus (Teleostei: Cyprinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.1001-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02539.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-9994-6-26⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517574v1</w:t>
+                <w:t xml:space="preserve">hal-02662471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novelties in Hybrid Zones: Crossroads between Population Genomic and Ecological Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6578,51 +6578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’hybridation introgressive entre Chondrostoma t. toxostoma et Chondrostoma n. nasus (Téléostéen, Cyprinidae) en utilisant une approche multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6894,51 +6894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatismes de guerre : les soldats morts à la bataille de Stalingrad (juillet 1942-février 1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,51 +7028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7162,51 +7162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées des Doctorant.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Population Environnement Développement, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7283,51 +7283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'ED Sciences de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7365,51 +7365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence du profil pour l’analyse génétique de la morphologie faciale humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navarro N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7723,90 +7723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire évolutive de Néandertal et Denisova vue par les systèmes des groupes sanguins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7933,459 +7933,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la croisée de deux destins : d’un général de Napoléon à un Petit Prince</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeline Verna</w:t>
+                <w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les êtres et leurs restes : Baugé, XVe siècle, une bataille dans l’histoire des trois royaumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Baugé, France</w:t>
+              <w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527435v1</w:t>
+                <w:t xml:space="preserve">hal-03271360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire évolutive de Néanderthal et Denisova vue par les systèmes des groupes sanguins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiaroni Jacques</w:t>
+                <w:t xml:space="preserve">A la croisée de deux destins : d’un général de Napoléon à un Petit Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stevanovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18462me journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (distanciel), France</w:t>
+              <w:t xml:space="preserve">Les êtres et leurs restes : Baugé, XVe siècle, une bataille dans l’histoire des trois royaumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Baugé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271360v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui meurt de la peste ? Approche interdisciplinaire.</w:t>
+                <w:t xml:space="preserve">L’insoutenable incertitude de la mort : Identification des disparus durant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephan Tzortzis</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stevanovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loimos, pestis, pestes : regards croisés sur les grands fléaux épidémiques, Musée d’Histoire Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533375v1</w:t>
+                <w:t xml:space="preserve">hal-03533379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insoutenable incertitude de la mort : Identification des disparus durant la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Qui meurt de la peste ? Approche interdisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emeline Verna</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Archéologie de l’ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Loimos, pestis, pestes : regards croisés sur les grands fléaux épidémiques, Musée d’Histoire Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533379v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crash durant la Bataille d’Angleterre : le regard de l’anthropologue</w:t>
               </w:r>
@@ -8600,51 +8600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic of the sideface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,90 +8820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le flux de gène africain réduit l'anosmie à la beta-ionone chez une population malgache admixée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Heiske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8945,103 +8945,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquêtes mongoles et expansion radiale du polymorphisme du système de groupe sanguin Diego en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Minnai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Petit</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1843èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
@@ -9083,90 +9083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842èmes Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9204,90 +9204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déficit en G6PD au système de groupe sanguin Diego : relations santé-environnement et histoire des peuplements à travers les globules rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Minnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaroni Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement, CEREGE Technopôle environnement Arbois Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, aix en provence, France</w:t>
@@ -9355,51 +9355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9441,51 +9441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vandoise, Leuciscus leuciscus, nouvelle nomenclature et répartition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e séminaire régional Eau et poissons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9549,51 +9549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vetešníková A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9966,329 +9966,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la croissance et de la reproduction de Chondrostoma t. toxostoma, Chondrostoma n. nasus et des hybrides entre les deux espèces dans une rivière aménagée, la Durance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cavalli</w:t>
+                <w:t xml:space="preserve">Déchiffrer l'histoire évolutive en utilisant des approches multiples- Implications pour la conservation du blageon, Leuciscus souffia souffia (Téléostei : Cyprinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe Rencontre de l’ichtyologie en France (RIF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533484v1</w:t>
+                <w:t xml:space="preserve">hal-03533468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchiffrer l'histoire évolutive en utilisant des approches multiples- Implications pour la conservation du blageon, Leuciscus souffia souffia (Téléostei : Cyprinidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Comparaison de la croissance et de la reproduction de Chondrostoma t. toxostoma, Chondrostoma n. nasus et des hybrides entre les deux espèces dans une rivière aménagée, la Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">IIe Rencontre de l’ichtyologie en France (RIF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533468v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d’une hybridation introgressive entre Chondrostoma toxostoma toxostoma et Chondrostoma nasus nasus ((Téléostéén : Cyprinidae) : approche écologique et moléculaire ; Implication pour la politique de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Salducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10339,51 +10339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introgression mitochondriale et nucléaire entre deux espèces Chondrostoma t. toxostoma et Chondrostoma n. nasus (Teleostei: Cyprinidae) : implication dans la politique de conservation des espèces européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10518,51 +10518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pillorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10600,51 +10600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion of wars remains : Archaeo-anthropology of conflict in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10963,51 +10963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11032,103 +11032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood groups of Neandertals and Denisova decrypted</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costedoat Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ruiz-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Evolution - From Fossils to Ancient and Modern Genomes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, virtual conference, United Kingdom</w:t>
@@ -11282,103 +11282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d’un pattern de diversité génétique et relations santé-environnement : cas du déficit enzymatique en G6PD en Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Petit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842° journées de la Société d'Anthropologie de Paris </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11580,51 +11580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
@@ -11653,51 +11653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique des populations de Rhinolophus ferrumequinum en Camargue. Challenge moléculaire des méthodes non-invasives en biologie de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11705,51 +11705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Quekenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e colloque francophone de mammalogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12832,51 +12832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and molecular analysis of Chondrostoma toxostoma toxostoma and Chondrostoma nasus nasus sampled in allopatric and sympatric areas. Evidence of introgressive hybridisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12946,51 +12946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pestes, pestis, loimos, Les grands fléaux épidémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13122,64 +13122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.R.S. 17, pp.402, 2019, CORPS, 9782271134837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13384,64 +13384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego, Asie et Amérique : comment la répartition d’un seul groupe sanguin suffit à décrire le peuplement de deux continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.R.S. Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°17 (1), pp.133, 2019, CORPS, 9782271134837. </w:t>
@@ -13479,64 +13479,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Os, sang, gènes, cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.R.S. Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°17 (1), pp.115, 2019, 9782271134837. </w:t>
@@ -13574,91 +13574,91 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADN ancien et évolution humaine : nouveaux outils, nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.N.R.S. Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport-santé / Os, sangs, gènes et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°17 (1), pp.121, 2019, CORPS, 9782271134837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/corp1.017.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996030v1</w:t>
@@ -13916,51 +13916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontaminating dental calculus for Paleoculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor El Houda Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14466,51 +14466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Klopffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Lesage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Luzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pillorget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel-Marion Delbos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Demini&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Zaragoza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bondanelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duchamps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehrmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fauquembergue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Gehin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024198" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hadhoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Baranger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ausseil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Kahn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05331040v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helja Kabral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Lyn Scheib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diomande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Hari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Laggiard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Djenidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhe&#239;la Ammari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mendoza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Papias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Telesco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Levray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poveda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci-Duly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fargettas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2024.100397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lizee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932021000699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paschel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouniol Laetitia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sperandio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femolant Jean-Marc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36161/FJDM.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101852" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100656" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bonfante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubied" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc6160" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102383" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;-Aicardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GDMNMVQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00044-19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.294.0055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouzaid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martinet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vanrell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.01.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02047935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.11.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142592" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-013-0693-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Navr&#225;tilov&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina D&#225;vidov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Ondra&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034423" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01873.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02795.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SX6RV5Q4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658325v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-135" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933480v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barascud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Banarescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00417.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3FWZ65J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668219v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02594.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27571A779B10842FF13869E35C705AAC26FCFDE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874839200903010036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02539.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFQVP333-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-6-26" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costedoat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chappaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barascud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.04.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65BJ1RZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puy Lim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Salducci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COGE.0000014054.57397.3f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7F16286634902CBE7F514B935FFB05B4DBEEB8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zhuravlev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036394v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfante" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro N" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Candela" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriev Andrey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533343v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stevanovitch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533375v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533379v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533384v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tzortzis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz-Linares Andres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint L" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagot F" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker S" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferdenzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouni A" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civ&#225;&#328;ov&#225; K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vete&#353;n&#237;kov&#225; A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simkova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533452v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533484v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolzenberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533468v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pillorget" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266588v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lizee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831391v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8714" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409042v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210236v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534118v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quekenborn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535679v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bilong Bilong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Elmer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535693v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535705v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535710v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535713v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05537902v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divna Soleil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/pestes-pestis-loimos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527427v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527421v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signoli M" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281396v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor El Houda Merrouche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel-Marion Delbos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Demini&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Zaragoza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bondanelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duchamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ehrmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fauquembergue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Gehin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Klopffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Lesage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Luzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pillorget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hadhoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Baranger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ausseil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Kahn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024196" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05331040v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helja Kabral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Lyn Scheib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.09.047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diomande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandolfo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Hari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Laggiard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Djenidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Levray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poveda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhe&#239;la Ammari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Mendoza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Papias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Romero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Telesco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024200" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci-Duly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fargettas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2024.100397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lizee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932021000699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paschel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouniol Laetitia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sperandio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femolant Jean-Marc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36161/FJDM.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ramassy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Oumarou Hama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouniol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Meucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13101852" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ruiz-Linares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254175" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2021.100656" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Bonfante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubied" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc6160" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102383" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;-Aicardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GDMNMVQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CMR.00044-19" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stevanovitch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110484" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.294.0055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Minnai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Underhill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0245-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouzaid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vanrell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.01.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02047935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oviedo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0154-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.11.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142592" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-10-22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-013-0693-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Navr&#225;tilov&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina D&#225;vidov&#225;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Ondra&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034423" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Neve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2012.01873.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02795.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SX6RV5Q4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658325v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-135" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933480v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barascud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Banarescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2010.00417.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3FWZ65J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668219v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Houdt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02594.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27571A779B10842FF13869E35C705AAC26FCFDE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874839200903010036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-6-26" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02539.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFQVP333-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000357" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costedoat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chappaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barascud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.04.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65BJ1RZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Salducci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puy Lim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Salducci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COGE.0000014054.57397.3f" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7F16286634902CBE7F514B935FFB05B4DBEEB8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508446v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zhuravlev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04036394v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03894383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonfante" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro N" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Candela" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriev Andrey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaroni Jacques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533343v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271360v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527435v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stevanovitch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533379v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533375v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533384v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tzortzis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz-Linares Andres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynier D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint L" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagot F" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depecker S" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533397v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferdenzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819912v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Florence" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouni A" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civ&#225;&#328;ov&#225; K" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vete&#353;n&#237;kov&#225; A" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simkova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533452v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533468v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stolzenberg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pillorget" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266588v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lizee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831391v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8714" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409042v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costedoat Caroline" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819980v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210236v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534118v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quekenborn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535664v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535679v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bilong Bilong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Elmer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535693v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535705v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535710v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535713v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05537902v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faure" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divna Soleil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/pestes-pestis-loimos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527410v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527427v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527421v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996020v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0133" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996073v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0115" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996030v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signoli M" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05281396v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor El Houda Merrouche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terrer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>