--- v0 (2026-03-05)
+++ v1 (2026-05-14)
@@ -238,178 +238,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 QUESTIONS - L'avenir du droit des sociétés</w:t>
+                <w:t xml:space="preserve">Des apports du contentieux de la rémunération des dirigeants sociaux à la compétence commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Coupet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France Drummond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.1</w:t>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402732v1</w:t>
+                <w:t xml:space="preserve">hal-04516184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des apports du contentieux de la rémunération des dirigeants sociaux à la compétence commerciale</w:t>
+                <w:t xml:space="preserve">3 QUESTIONS - L'avenir du droit des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Coupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Drummond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.7</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516184v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des apports du contentieux de la rémunération des dirigeants sociaux à la compétence commerciale</w:t>
               </w:r>
@@ -527,303 +527,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expert indépendant dans les opérations transfrontalières</w:t>
+                <w:t xml:space="preserve">L’expert indépendant dans les opérations transfrontalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Coupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.754</w:t>
+              <w:t xml:space="preserve">, 2023, pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04331969v1</w:t>
+                <w:t xml:space="preserve">hal-04347518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expert indépendant dans les opérations transfrontalières</w:t>
+                <w:t xml:space="preserve">L'expert indépendant dans les opérations transfrontalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Coupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.754</w:t>
+              <w:t xml:space="preserve">, 2023, 12, pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347518v1</w:t>
+                <w:t xml:space="preserve">halshs-04331969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nullité des actes contraires à l'intérêt social dans une société civile Commentaire sous Cass. civ. 3 e , 11 janv. 2023, n° 21-22.174, SCI Starlight c/ Caisse de crédit mutuel de Cannes centre Croisette et a., F-D</w:t>
+                <w:t xml:space="preserve">Perpétuité d'un pacte d'associé et caractère déterminable du prix en présence d'une clause de plafonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Coupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, juin, pp.6</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248502v1</w:t>
+                <w:t xml:space="preserve">hal-04248590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpétuité d'un pacte d'associé et caractère déterminable du prix en présence d'une clause de plafonnement</w:t>
+                <w:t xml:space="preserve">Nullité des actes contraires à l'intérêt social dans une société civile Commentaire sous Cass. civ. 3 e , 11 janv. 2023, n° 21-22.174, SCI Starlight c/ Caisse de crédit mutuel de Cannes centre Croisette et a., F-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Coupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, juin, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248590v1</w:t>
+                <w:t xml:space="preserve">hal-04248502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption des décisions collectives à la minorité en SAS - commentaire sous Cass. com. 19 janv. 2022, n° 19-12.696</w:t>
               </w:r>
@@ -1161,165 +1161,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02216816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité d'une clause de bad leaver liant une salariée</w:t>
+                <w:t xml:space="preserve">Fraude à la procédure des conventions réglementées et report du point de départ de la prescription en cas de dissimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Coupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 08 et 09, pp.391</w:t>
+              <w:t xml:space="preserve">, 2016, 03, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217040v1</w:t>
+                <w:t xml:space="preserve">halshs-02217025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraude à la procédure des conventions réglementées et report du point de départ de la prescription en cas de dissimulation</w:t>
+                <w:t xml:space="preserve">Validité d'une clause de bad leaver liant une salariée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Coupet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 03, pp.149</w:t>
+              <w:t xml:space="preserve">, 2016, 08 et 09, pp.391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02217025v1</w:t>
+                <w:t xml:space="preserve">halshs-02217040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes d'origine privée</w:t>
               </w:r>
@@ -1794,51 +1794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coupet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04516181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Drummond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04516184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04484186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04347518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04248590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tehrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;tel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dumont-Lefrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lisanti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04264717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coupet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04516181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04516184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Drummond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04484186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04347518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331969v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04248590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tehrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02259186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;tel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dumont-Lefrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lisanti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04264717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>