--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1896,151 +1896,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drôles de traductions – Subvertir la traduction à la fin du XIXe siècle : Le Chat Noir (1882-1897) &amp;quot;, dans le carnet de recherches Melliflux décadent, 06/01/2020, https://mellifluxdk.hypotheses.org/216.</w:t>
+                <w:t xml:space="preserve">Présentation de Melliflux Décadent&amp;quot;, dans le carnet de recherches Melliflux décadent, 03/01/2020, https://mellifluxdk.hypotheses.org/183.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crepiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384347v1</w:t>
+                <w:t xml:space="preserve">hal-04384352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de Melliflux Décadent&amp;quot;, dans le carnet de recherches Melliflux décadent, 03/01/2020, https://mellifluxdk.hypotheses.org/183.</w:t>
+                <w:t xml:space="preserve">Drôles de traductions – Subvertir la traduction à la fin du XIXe siècle : Le Chat Noir (1882-1897) &amp;quot;, dans le carnet de recherches Melliflux décadent, 06/01/2020, https://mellifluxdk.hypotheses.org/216.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crepiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384352v1</w:t>
+                <w:t xml:space="preserve">hal-04384347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2326,51 +2326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F686E44"/>
+    <w:nsid w:val="70BF21DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2557,51 +2557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-crepiat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1221-5255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198373961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepiat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02315080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873435v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01985781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;piat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Derbac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gayte-Papon de Lameign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Juliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication/1/all/all/ED-CMH" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Amand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/le-suicide-question-individuelle-ou-societale#/admin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06073-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-crepiat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1221-5255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198373961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepiat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02315080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873435v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01985781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;piat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Derbac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gayte-Papon de Lameign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Juliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication/1/all/all/ED-CMH" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Amand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/le-suicide-question-individuelle-ou-societale#/admin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06073-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>