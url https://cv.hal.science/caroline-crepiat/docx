--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1896,151 +1896,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de Melliflux Décadent&amp;quot;, dans le carnet de recherches Melliflux décadent, 03/01/2020, https://mellifluxdk.hypotheses.org/183.</w:t>
+                <w:t xml:space="preserve">Drôles de traductions – Subvertir la traduction à la fin du XIXe siècle : Le Chat Noir (1882-1897) &amp;quot;, dans le carnet de recherches Melliflux décadent, 06/01/2020, https://mellifluxdk.hypotheses.org/216.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crepiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384352v1</w:t>
+                <w:t xml:space="preserve">hal-04384347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drôles de traductions – Subvertir la traduction à la fin du XIXe siècle : Le Chat Noir (1882-1897) &amp;quot;, dans le carnet de recherches Melliflux décadent, 06/01/2020, https://mellifluxdk.hypotheses.org/216.</w:t>
+                <w:t xml:space="preserve">Présentation de Melliflux Décadent&amp;quot;, dans le carnet de recherches Melliflux décadent, 03/01/2020, https://mellifluxdk.hypotheses.org/183.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crepiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384347v1</w:t>
+                <w:t xml:space="preserve">hal-04384352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2326,51 +2326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70BF21DD"/>
+    <w:nsid w:val="DBF75C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2557,51 +2557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-crepiat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1221-5255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198373961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepiat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02315080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873435v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01985781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;piat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Derbac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gayte-Papon de Lameign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Juliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication/1/all/all/ED-CMH" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Amand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/le-suicide-question-individuelle-ou-societale#/admin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06073-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-crepiat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1221-5255" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198373961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crepiat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02315080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873435v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01985781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;piat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Derbac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gayte-Papon de Lameign&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Juliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmh.uca.fr/publication/1/all/all/ED-CMH" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02315942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Amand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmh.uca.fr/publications/les-editions-du-cmh/le-suicide-question-individuelle-ou-societale#/admin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06073-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>