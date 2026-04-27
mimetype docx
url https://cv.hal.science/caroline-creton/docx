--- v0 (2026-03-23)
+++ v1 (2026-04-27)
@@ -543,178 +543,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From youtuber to rapper. The place of music production in the careers of YouTube media stars</w:t>
+                <w:t xml:space="preserve">“Plusieurs dispositifs saisissent le visiteur : ils parlent véritablement à son ressenti, et peuvent ébranler”. Contributions des dispositifs de médiation culturelle numérique pour exposer et recevoir l’histoire du commerce triangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pasquer -Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Association for Media and Communication Research (IAMCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562732v1</w:t>
+                <w:t xml:space="preserve">hal-04562713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Plusieurs dispositifs saisissent le visiteur : ils parlent véritablement à son ressenti, et peuvent ébranler”. Contributions des dispositifs de médiation culturelle numérique pour exposer et recevoir l’histoire du commerce triangulaire</w:t>
+                <w:t xml:space="preserve">From youtuber to rapper. The place of music production in the careers of YouTube media stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Creton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pasquer -Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The International Association for Media and Communication Research (IAMCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562713v1</w:t>
+                <w:t xml:space="preserve">hal-04562732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du youtubeur au rappeur. La place de la production musicale dans les carrières des stars de YouTube</w:t>
               </w:r>
@@ -1479,51 +1479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Creton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159c9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8262" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Creton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.253.0291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159c9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8262" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>