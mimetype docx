--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1126,234 +1126,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">”We all agree, don’t we?” Analyzing interactions in nonprofit-governments collaboration and its governance</w:t>
+                <w:t xml:space="preserve">« On veut un chef d’orchestre, pas un jardinier ! » : Articulation des logiques de régulation et conceptions plurielles du rôle de l’acteur public dans les collaborations entre acteurs publics et associations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque du European Group for Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, virtuel, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle 2020 de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050651v1</w:t>
+                <w:t xml:space="preserve">hal-03050636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« On veut un chef d’orchestre, pas un jardinier ! » : Articulation des logiques de régulation et conceptions plurielles du rôle de l’acteur public dans les collaborations entre acteurs publics et associations,</w:t>
+                <w:t xml:space="preserve">”We all agree, don’t we?” Analyzing interactions in nonprofit-governments collaboration and its governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle 2020 de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
+              <w:t xml:space="preserve">36ème Colloque du European Group for Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050636v1</w:t>
+                <w:t xml:space="preserve">hal-03050651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Have fun but don’t fight”: ambivalences and opportunities to use celebration as a strategy to advance gender equality in organizations</w:t>
+                <w:t xml:space="preserve">Facing the ambivalent effects of market: an empirical study of feminist non-profit organizations’ strategies and their implications for feminism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Critical Tourism Studies (CTS) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">35ème Colloque du EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh (Scotland, UK), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051427v1</w:t>
+                <w:t xml:space="preserve">hal-03051413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The associative network as a resource to advance diversity on the territory and within the State: strategies of a gender-diversity specialized bureau involving Non-profit Organizations in a region of France</w:t>
               </w:r>
@@ -1402,96 +1402,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing the ambivalent effects of market: an empirical study of feminist non-profit organizations’ strategies and their implications for feminism</w:t>
+                <w:t xml:space="preserve">“Have fun but don’t fight”: ambivalences and opportunities to use celebration as a strategy to advance gender equality in organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque du EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh (Scotland, UK), France</w:t>
+              <w:t xml:space="preserve">Conférence des Critical Tourism Studies (CTS) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051413v1</w:t>
+                <w:t xml:space="preserve">hal-03051427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The road to hell is paved with good intentions”: a critical study of an association’s gender equality consulting activities in public organizations</w:t>
               </w:r>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cortambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0131" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabriagues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeyere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03257128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cortambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0131" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabriagues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeyere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03257128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>