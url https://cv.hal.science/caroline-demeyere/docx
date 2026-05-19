--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -166,51 +166,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1126,234 +1126,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« On veut un chef d’orchestre, pas un jardinier ! » : Articulation des logiques de régulation et conceptions plurielles du rôle de l’acteur public dans les collaborations entre acteurs publics et associations,</w:t>
+                <w:t xml:space="preserve">”We all agree, don’t we?” Analyzing interactions in nonprofit-governments collaboration and its governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle 2020 de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
+              <w:t xml:space="preserve">36ème Colloque du European Group for Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050636v1</w:t>
+                <w:t xml:space="preserve">hal-03050651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">”We all agree, don’t we?” Analyzing interactions in nonprofit-governments collaboration and its governance</w:t>
+                <w:t xml:space="preserve">« On veut un chef d’orchestre, pas un jardinier ! » : Articulation des logiques de régulation et conceptions plurielles du rôle de l’acteur public dans les collaborations entre acteurs publics et associations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque du European Group for Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, virtuel, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle 2020 de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050651v1</w:t>
+                <w:t xml:space="preserve">hal-03050636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing the ambivalent effects of market: an empirical study of feminist non-profit organizations’ strategies and their implications for feminism</w:t>
+                <w:t xml:space="preserve">“Have fun but don’t fight”: ambivalences and opportunities to use celebration as a strategy to advance gender equality in organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque du EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh (Scotland, UK), France</w:t>
+              <w:t xml:space="preserve">Conférence des Critical Tourism Studies (CTS) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051413v1</w:t>
+                <w:t xml:space="preserve">hal-03051427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The associative network as a resource to advance diversity on the territory and within the State: strategies of a gender-diversity specialized bureau involving Non-profit Organizations in a region of France</w:t>
               </w:r>
@@ -1402,96 +1402,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Have fun but don’t fight”: ambivalences and opportunities to use celebration as a strategy to advance gender equality in organizations</w:t>
+                <w:t xml:space="preserve">Facing the ambivalent effects of market: an empirical study of feminist non-profit organizations’ strategies and their implications for feminism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Critical Tourism Studies (CTS) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">35ème Colloque du EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh (Scotland, UK), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051427v1</w:t>
+                <w:t xml:space="preserve">hal-03051413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The road to hell is paved with good intentions”: a critical study of an association’s gender equality consulting activities in public organizations</w:t>
               </w:r>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cortambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0131" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabriagues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeyere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03257128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cortambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0131" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabriagues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeyere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03257128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>