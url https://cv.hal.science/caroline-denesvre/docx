--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1290,926 +1290,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging reveals novel replication sites of a highly oncogenic avian herpesvirus in chickens</w:t>
+                <w:t xml:space="preserve">Establishment of a culture model for the prolonged maintenance of chicken feather follicles structure in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+                <w:t xml:space="preserve">Corentin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Souci</w:t>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andele Conradie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (8), 28 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775131v1</w:t>
+                <w:t xml:space="preserve">hal-03838659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia and HIF-1 trigger Marek’s Disease Virus reactivation in lymphoma-derived latently infected T lymphocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek’s Disease Virus Virulence Genes Encode Circular RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Cochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">Alexis S Chasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chouteau</w:t>
+                <w:t xml:space="preserve">Gabrielle Trozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Istasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96 (5), 24 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01427-21⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 96 (9), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00321-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538827v1</w:t>
+                <w:t xml:space="preserve">hal-03699335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a culture model for the prolonged maintenance of chicken feather follicles structure in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Hypoxia and HIF-1 trigger Marek’s Disease Virus reactivation in lymphoma-derived latently infected T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (5), 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01427-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838659v1</w:t>
+                <w:t xml:space="preserve">hal-03538827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s Disease Virus Virulence Genes Encode Circular RNAs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo imaging reveals novel replication sites of a highly oncogenic avian herpesvirus in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Petit</w:t>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Rasschaert</w:t>
+                <w:t xml:space="preserve">Andele Conradie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (9), 17 p. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (8), 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.00321-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699335v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s disease virus prolongs survival of primary chicken B-cells by inducing a senescence-like phenotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">The Tegument Protein pUL47 of Marek’s Disease Virus Is Necessary for Horizontal Transmission and Is Important for Expression of Glycoprotein gC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chuard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Schermuly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Pfaff</w:t>
+                <w:t xml:space="preserve">Stephen Spatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (2), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01645-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394704v1</w:t>
+                <w:t xml:space="preserve">hal-03157517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tegument Protein pUL47 of Marek’s Disease Virus Is Necessary for Horizontal Transmission and Is Important for Expression of Glycoprotein gC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephen Spatz</w:t>
+                <w:t xml:space="preserve">3D skin models in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01645-20⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00888-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03157517v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D skin models in domestic animals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marek’s disease virus prolongs survival of primary chicken B-cells by inducing a senescence-like phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schermuly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bertzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), 25 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00888-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03146755v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mardivirus infection and persistence in feathers of a chicken model harboring a local autoimmune response</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atrophy of primary lymphoid organs induced by Marek's disease virus during early infection is associated with increased apoptosis, inhibition of cell proliferation and a severe B-lymphopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,295 +2704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of DNA damages upon Marek's disease virus infection: implication in viral replication and pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihad Bencherit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tereza Vychodil</w:t>
+                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca D. Bertzbach</w:t>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (24), 16 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), 30 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01658-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629179v1</w:t>
+                <w:t xml:space="preserve">hal-01608415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of DNA damages upon Marek's disease virus infection: implication in viral replication and pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Vychodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+                <w:t xml:space="preserve">Luca D. Bertzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (4), 30 p. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (24), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01658-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608415v1</w:t>
+                <w:t xml:space="preserve">hal-02629179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek's disease virus undergoes complete morphogenesis after reactivation in T-lymphoblastoid cell line transformed by recombinant fluorescent marker virus</w:t>
               </w:r>
@@ -3030,51 +3030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine P Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (2), pp.480-486. </w:t>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dumarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,610 +3500,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s disease virus and skin interactions</w:t>
+                <w:t xml:space="preserve">Le virus de la maladie de Marek et ses interactions avec la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-45-36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2014.0562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290629v1</w:t>
+                <w:t xml:space="preserve">hal-01178778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus de la maladie de Marek et ses interactions avec la peau</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2014.0562⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178778v1</w:t>
+                <w:t xml:space="preserve">hal-02641216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek’s disease virus and skin interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-45-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02641216v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek's disease virus morphogenesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluorescent tagging of VP22 in N-terminus reveals that VP22 favors Marek's disease virus (MDV) virulence in chickens and allows morphogenesis study in MD tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1637/10375-091612-Review.1⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (125), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642688v1</w:t>
+                <w:t xml:space="preserve">hal-02648618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent tagging of VP22 in N-terminus reveals that VP22 favors Marek's disease virus (MDV) virulence in chickens and allows morphogenesis study in MD tumor cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek's disease virus morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (125), </w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (2 Suppl), pp.340-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1637/10375-091612-Review.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02648618v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rho-ROCK and Rac-PAK signaling pathways have opposing effects on the cell-to-cell spread of Marek's Disease Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richerioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4262,51 +4262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marek's disease virus (MDV) protein encoded by the UL17 ortholog is essential for virus growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Chbab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Francineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional homologies between avian and human alphaherpesvirus VP22 proteins in cell-to-cell spreading as revealed by a new cis-complementation assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,386 +4507,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of a highly replicative EGFPVP22 recombinant Marek's disease virus in cell culture</w:t>
+                <w:t xml:space="preserve">Morphogenesis of Marek's disease virus in cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01177-07⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (6), pp.471-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2007.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662548v1</w:t>
+                <w:t xml:space="preserve">hal-04664530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of Marek's disease virus in cell culture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">A full UL13 open reading frame in Marek's disease virus (MDV) is dispensable for tumor formation and feather follicle tropism and cannot restore horizontal virus transmission of rRB-1B in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chbab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (6), pp.471-473. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (3), pp.419-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2007.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2007009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664530v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full UL13 open reading frame in Marek's disease virus (MDV) is dispensable for tumor formation and feather follicle tropism and cannot restore horizontal virus transmission of rRB-1B in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Morphogenesis of a highly replicative EGFPVP22 recombinant Marek's disease virus in cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
+                <w:t xml:space="preserve">M. Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (3), pp.419-433. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (22), pp.12348-12359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2007009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01177-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654250v1</w:t>
+                <w:t xml:space="preserve">hal-02662548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major rearrangements in the E element and minor variations in the U3 sequences of the avian leukosis subgroup J provirus isolated from field myelocytomatosis</w:t>
               </w:r>
@@ -5219,51 +5219,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference between avian endogenous ev/J 4.1 and exogenous ALV-J retroviral envelopes</w:t>
+                <w:t xml:space="preserve">Interférence entre enveloppes rétrovirales aviaires endogènes et exogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
@@ -5294,106 +5294,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (sp.), pp.S28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669476v1</w:t>
+                <w:t xml:space="preserve">hal-02676054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interférence entre enveloppes rétrovirales aviaires endogènes et exogènes</w:t>
+                <w:t xml:space="preserve">Interference between avian endogenous ev/J 4.1 and exogenous ALV-J retroviral envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
@@ -5424,73 +5415,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 84 (12), pp.3233-3238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.19381-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676054v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Roles of Adenovirus Vector-Transduced Dendritic Cells, Myoblasts, and Endothelial Cells in Mediating an Immune Response against a Transgene Product</w:t>
               </w:r>
@@ -5604,295 +5604,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoreactive Domains and Integrin-Binding Motifs in Adenovirus Penton Base Capsomer</w:t>
+                <w:t xml:space="preserve">Definition of an amino-terminal domain of the human T-cell leukemia virus type 1 envelope surface unit that extends the fusogenic range of an ecotropic murine leukemia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saw See Hong</w:t>
+                <w:t xml:space="preserve">F. J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Monteil</w:t>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+                <w:t xml:space="preserve">D. Lavillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viral Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/08828240050144671⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (31), pp.23417--20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.C901002199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664433v1</w:t>
+                <w:t xml:space="preserve">hal-02196818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of an amino-terminal domain of the human T-cell leukemia virus type 1 envelope surface unit that extends the fusogenic range of an ecotropic murine leukemia virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunoreactive Domains and Integrin-Binding Motifs in Adenovirus Penton Base Capsomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Saw See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 275 (31), pp.23417--20. </w:t>
+              <w:t xml:space="preserve">Viral Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (3), pp.353-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.C901002199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/08828240050144671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196818v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of the SIVmac Transmembrane Glycoprotein Cytoplasmic Domain That Are Important for Env Functions</w:t>
               </w:r>
@@ -6181,51 +6181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 70 (7), pp.4380-4386. </w:t>
@@ -6949,51 +6949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Pang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#228;ther" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Woelken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Abyzova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Esaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Penzes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17030431" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Danneels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01310-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu You" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Vychodil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00242-23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chouteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01427-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271448" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Trozzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Istasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rasschaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00321-22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schermuly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kohn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertzbach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Spatz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01645-20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00888-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela F Erf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00749-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0526-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca D. Bertzbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01658-17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000354" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0458-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1231-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-36" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0562" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10375-091612-Review.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lemesle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richerioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Francineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemesle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01177-07" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0133" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wyers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0811-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D4352EDD31CF22C02D89DA81A3FA6E74FA9DB36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19381-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gah&#233;ry-Segard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monteil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Guillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.6.2899-2911.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bardy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/08828240050144671" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196818v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Kim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lavillette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C901002199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Shacklett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1998.14.373" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jamora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Takizawa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Faouzi Zaarour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. John Faulkner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)80449-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carrington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.70.7.4380-4386.1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Malhotra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0955-0674(96)80030-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37F0VPWF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissin-Cans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Chakrabarti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1995.11.1397" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Ellerbrok" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.69.7.4149-4157.1995" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664111v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pozo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1323" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDDWDQX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Pang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#228;ther" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Woelken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Abyzova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Esaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Penzes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17030431" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Danneels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01310-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu You" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Vychodil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00242-23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271448" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Trozzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Istasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rasschaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00321-22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chouteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01427-21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Spatz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01645-20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00888-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schermuly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kohn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertzbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela F Erf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00749-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0526-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca D. Bertzbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01658-17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000354" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0458-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1231-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0562" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-36" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lemesle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10375-091612-Review.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richerioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Francineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0133" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654250v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemesle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01177-07" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wyers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0811-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D4352EDD31CF22C02D89DA81A3FA6E74FA9DB36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19381-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gah&#233;ry-Segard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monteil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Guillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.6.2899-2911.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lavillette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C901002199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bardy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/08828240050144671" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Shacklett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1998.14.373" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jamora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Takizawa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Faouzi Zaarour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. John Faulkner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)80449-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carrington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.70.7.4380-4386.1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Malhotra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0955-0674(96)80030-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37F0VPWF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissin-Cans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Chakrabarti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1995.11.1397" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Ellerbrok" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.69.7.4149-4157.1995" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664111v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pozo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1323" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDDWDQX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>