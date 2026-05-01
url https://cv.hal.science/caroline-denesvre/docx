--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -261,429 +261,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tegument Protein pUL47 Is Important but Not Essential for Horizontal Transmission of Vaccinal Strain SB-1 of Gallid Alphaherpesvirus 3</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles released from Marek’s disease virus-transformed T-cells impact immune cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoyuki Esaki</w:t>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+                <w:t xml:space="preserve">Julien Burgaud-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Penzes</w:t>
+                <w:t xml:space="preserve">Ana-Paula Texeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.431. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (12), pp.002191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v17030431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149753v1</w:t>
+                <w:t xml:space="preserve">hal-05450693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved and distinct expression of circular RNAs in commercially used Marek’s disease vaccine viruses</w:t>
+                <w:t xml:space="preserve">Tegument Protein pUL47 Is Important but Not Essential for Horizontal Transmission of Vaccinal Strain SB-1 of Gallid Alphaherpesvirus 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ponsard</w:t>
+                <w:t xml:space="preserve">Motoyuki Esaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chasseur</w:t>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lombard</w:t>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Danneels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Letellier</w:t>
+                <w:t xml:space="preserve">Zoltan Penzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002146⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v17030431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244177v1</w:t>
+                <w:t xml:space="preserve">hal-05149753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles released from Marek’s disease virus-transformed T-cells impact immune cell proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserved and distinct expression of circular RNAs in commercially used Marek’s disease vaccine viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">Alexis Chasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burgaud-Gaillard</w:t>
+                <w:t xml:space="preserve">Pierre Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+                <w:t xml:space="preserve">Béatrice Danneels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Texeira-Gomes</w:t>
+                <w:t xml:space="preserve">Camille Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 106 (12), pp.002191. </w:t>
+              <w:t xml:space="preserve">, 2025, 106 (9), pp.2146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450693v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pUL47 tegument protein of Marek’s Disease Virus interacts with p32/C1QBP to promote horizontal transmission</w:t>
               </w:r>
@@ -695,64 +695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -816,64 +816,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek’s disease virus replication in chicken skin reconstructed in vitro: evidence for viral particles in corneocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lachner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -931,256 +931,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between avian viruses and skin in farm birds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of viral telomeric repeat sequences on herpesvirus vector vaccine integration and persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Vychodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-024-01310-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (5), pp.e1012261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562218v1</w:t>
+                <w:t xml:space="preserve">hal-04638986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of viral telomeric repeat sequences on herpesvirus vector vaccine integration and persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between avian viruses and skin in farm birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (5), pp.e1012261. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01310-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04638986v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pUL51 Tegument Protein Is Essential for Marek’s Disease Virus Growth In Vitro and Bears a Function That Is Critical for Pathogenesis In Vivo</w:t>
               </w:r>
@@ -1192,64 +1192,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1290,926 +1290,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a culture model for the prolonged maintenance of chicken feather follicles structure in vitro</w:t>
+                <w:t xml:space="preserve">In vivo imaging reveals novel replication sites of a highly oncogenic avian herpesvirus in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corentin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Andele Conradie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (10), 21 p. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (8), 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838659v1</w:t>
+                <w:t xml:space="preserve">hal-03775131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s Disease Virus Virulence Genes Encode Circular RNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypoxia and HIF-1 trigger Marek’s Disease Virus reactivation in lymphoma-derived latently infected T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis S Chasseur</w:t>
+                <w:t xml:space="preserve">Jade Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Trozzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Perrine Rasschaert</w:t>
+                <w:t xml:space="preserve">Philippe Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96 (9), 17 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.00321-22⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 96 (5), 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01427-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699335v1</w:t>
+                <w:t xml:space="preserve">hal-03538827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia and HIF-1 trigger Marek’s Disease Virus reactivation in lymphoma-derived latently infected T lymphocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Establishment of a culture model for the prolonged maintenance of chicken feather follicles structure in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chouteau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01427-21⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538827v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging reveals novel replication sites of a highly oncogenic avian herpesvirus in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marek’s Disease Virus Virulence Genes Encode Circular RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Trozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Istasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lantier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Astrid Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andele Conradie</w:t>
+                <w:t xml:space="preserve">Perrine Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (8), 28 p. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (9), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00321-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775131v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tegument Protein pUL47 of Marek’s Disease Virus Is Necessary for Horizontal Transmission and Is Important for Expression of Glycoprotein gC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+                <w:t xml:space="preserve">Marek’s disease virus prolongs survival of primary chicken B-cells by inducing a senescence-like phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Spatz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+                <w:t xml:space="preserve">Julia Schermuly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bertzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01645-20⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157517v1</w:t>
+                <w:t xml:space="preserve">hal-03394704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D skin models in domestic animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Souci</w:t>
+                <w:t xml:space="preserve">The Tegument Protein pUL47 of Marek’s Disease Virus Is Necessary for Horizontal Transmission and Is Important for Expression of Glycoprotein gC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chuard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00888-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (2), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01645-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03146755v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s disease virus prolongs survival of primary chicken B-cells by inducing a senescence-like phenotype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D skin models in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (10), 25 p. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00888-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03394704v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mardivirus infection and persistence in feathers of a chicken model harboring a local autoimmune response</w:t>
               </w:r>
@@ -2221,51 +2221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela F Erf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2312,51 +2312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chickens can durably clear herpesvirus vaccine infection in feathers while still carrying vaccine-induced antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,77 +2442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Marek's Disease Virus VP22 Tegument Protein Domains Essential for Virus Cell-to-Cell Spread, Nuclear Localization, Histone Association and Cell-Cycle Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,90 +2589,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atrophy of primary lymphoid organs induced by Marek's disease virus during early infection is associated with increased apoptosis, inhibition of cell proliferation and a severe B-lymphopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (1), pp.1-18. </w:t>
@@ -2704,377 +2704,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of DNA damages upon Marek's disease virus infection: implication in viral replication and pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Vychodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+                <w:t xml:space="preserve">Luca D. Bertzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (4), 30 p. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (24), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01658-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608415v1</w:t>
+                <w:t xml:space="preserve">hal-02629179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of DNA damages upon Marek's disease virus infection: implication in viral replication and pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihad Bencherit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tereza Vychodil</w:t>
+                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca D. Bertzbach</w:t>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (24), 16 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), 30 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01658-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629179v1</w:t>
+                <w:t xml:space="preserve">hal-01608415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek's disease virus undergoes complete morphogenesis after reactivation in T-lymphoblastoid cell line transformed by recombinant fluorescent marker virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine P Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (2), pp.480-486. </w:t>
@@ -3138,51 +3138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of keratinocytes from chicken embryonic stem cells: Establishment and characterization of differentiated proliferative cell populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dumarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,636 +3500,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus de la maladie de Marek et ses interactions avec la peau</w:t>
+                <w:t xml:space="preserve">Marek’s disease virus and skin interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (2), pp.75-86. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2014.0562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-45-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178778v1</w:t>
+                <w:t xml:space="preserve">hal-01290629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le virus de la maladie de Marek et ses interactions avec la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2014.0562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641216v1</w:t>
+                <w:t xml:space="preserve">hal-01178778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s disease virus and skin interactions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-45-36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01290629v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent tagging of VP22 in N-terminus reveals that VP22 favors Marek's disease virus (MDV) virulence in chickens and allows morphogenesis study in MD tumor cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek's disease virus morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-125⟩</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (2 Suppl), pp.340-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1637/10375-091612-Review.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648618v1</w:t>
+                <w:t xml:space="preserve">hal-02642688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek's disease virus morphogenesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluorescent tagging of VP22 in N-terminus reveals that VP22 favors Marek's disease virus (MDV) virulence in chickens and allows morphogenesis study in MD tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57 (2 Suppl), pp.340-350. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (125), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1637/10375-091612-Review.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02642688v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rho-ROCK and Rac-PAK signaling pathways have opposing effects on the cell-to-cell spread of Marek's Disease Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richerioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4262,51 +4262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marek's disease virus (MDV) protein encoded by the UL17 ortholog is essential for virus growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Chbab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Francineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional homologies between avian and human alphaherpesvirus VP22 proteins in cell-to-cell spreading as revealed by a new cis-complementation assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,386 +4507,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of Marek's disease virus in cell culture</w:t>
+                <w:t xml:space="preserve">Morphogenesis of a highly replicative EGFPVP22 recombinant Marek's disease virus in cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2007.0133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (22), pp.12348-12359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01177-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664530v1</w:t>
+                <w:t xml:space="preserve">hal-02662548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full UL13 open reading frame in Marek's disease virus (MDV) is dispensable for tumor formation and feather follicle tropism and cannot restore horizontal virus transmission of rRB-1B in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Morphogenesis of Marek's disease virus in cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (3), pp.419-433. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (6), pp.471-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2007009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2007.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654250v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of a highly replicative EGFPVP22 recombinant Marek's disease virus in cell culture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A full UL13 open reading frame in Marek's disease virus (MDV) is dispensable for tumor formation and feather follicle tropism and cannot restore horizontal virus transmission of rRB-1B in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chbab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemesle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 81 (22), pp.12348-12359. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (3), pp.419-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01177-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2007009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662548v1</w:t>
+                <w:t xml:space="preserve">hal-02654250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major rearrangements in the E element and minor variations in the U3 sequences of the avian leukosis subgroup J provirus isolated from field myelocytomatosis</w:t>
               </w:r>
@@ -5604,295 +5604,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of an amino-terminal domain of the human T-cell leukemia virus type 1 envelope surface unit that extends the fusogenic range of an ecotropic murine leukemia virus</w:t>
+                <w:t xml:space="preserve">Immunoreactive Domains and Integrin-Binding Motifs in Adenovirus Penton Base Capsomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. J. Kim</w:t>
+                <w:t xml:space="preserve">Saw See Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Martine Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.C901002199⟩</w:t>
+              <w:t xml:space="preserve">Viral Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (3), pp.353-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/08828240050144671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196818v1</w:t>
+                <w:t xml:space="preserve">hal-04664433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoreactive Domains and Integrin-Binding Motifs in Adenovirus Penton Base Capsomer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition of an amino-terminal domain of the human T-cell leukemia virus type 1 envelope surface unit that extends the fusogenic range of an ecotropic murine leukemia virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saw See Hong</w:t>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Monteil</w:t>
+                <w:t xml:space="preserve">D. Lavillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viral Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13 (3), pp.353-371. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (31), pp.23417--20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/08828240050144671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.C901002199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664433v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of the SIVmac Transmembrane Glycoprotein Cytoplasmic Domain That Are Important for Env Functions</w:t>
               </w:r>
@@ -6181,51 +6181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 70 (7), pp.4380-4386. </w:t>
@@ -6949,51 +6949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Pang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#228;ther" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Woelken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Abyzova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Esaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Penzes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17030431" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Danneels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01310-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu You" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Vychodil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00242-23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271448" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Trozzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Istasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rasschaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00321-22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chouteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01427-21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Spatz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01645-20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00888-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schermuly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kohn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertzbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela F Erf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00749-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0526-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca D. Bertzbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01658-17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000354" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0458-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1231-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0562" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-36" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lemesle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10375-091612-Review.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richerioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Francineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0133" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654250v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemesle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01177-07" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wyers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0811-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D4352EDD31CF22C02D89DA81A3FA6E74FA9DB36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19381-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gah&#233;ry-Segard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monteil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Guillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.6.2899-2911.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lavillette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C901002199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bardy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/08828240050144671" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Shacklett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1998.14.373" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jamora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Takizawa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Faouzi Zaarour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. John Faulkner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)80449-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carrington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.70.7.4380-4386.1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Malhotra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0955-0674(96)80030-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37F0VPWF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissin-Cans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Chakrabarti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1995.11.1397" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Ellerbrok" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.69.7.4149-4157.1995" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664111v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pozo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1323" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDDWDQX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Pang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#228;ther" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Woelken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Abyzova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Esaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Penzes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17030431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Danneels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu You" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Vychodil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01310-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00242-23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chouteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01427-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271448" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Trozzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Istasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rasschaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00321-22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schermuly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kohn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertzbach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Spatz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01645-20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00888-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela F Erf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00749-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0526-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca D. Bertzbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01658-17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000354" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0458-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1231-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-36" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0562" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10375-091612-Review.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lemesle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richerioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Francineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemesle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01177-07" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0133" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wyers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0811-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D4352EDD31CF22C02D89DA81A3FA6E74FA9DB36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19381-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gah&#233;ry-Segard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monteil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Guillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.6.2899-2911.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bardy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/08828240050144671" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196818v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Kim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lavillette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C901002199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Shacklett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1998.14.373" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jamora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Takizawa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Faouzi Zaarour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. John Faulkner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)80449-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carrington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.70.7.4380-4386.1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Malhotra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0955-0674(96)80030-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37F0VPWF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissin-Cans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Chakrabarti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1995.11.1397" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Ellerbrok" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.69.7.4149-4157.1995" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664111v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pozo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1323" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDDWDQX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>