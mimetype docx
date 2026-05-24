--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1290,926 +1290,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging reveals novel replication sites of a highly oncogenic avian herpesvirus in chickens</w:t>
+                <w:t xml:space="preserve">Establishment of a culture model for the prolonged maintenance of chicken feather follicles structure in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+                <w:t xml:space="preserve">Corentin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Souci</w:t>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andele Conradie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (8), 28 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775131v1</w:t>
+                <w:t xml:space="preserve">hal-03838659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia and HIF-1 trigger Marek’s Disease Virus reactivation in lymphoma-derived latently infected T lymphocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek’s Disease Virus Virulence Genes Encode Circular RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Cochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">Alexis S Chasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chouteau</w:t>
+                <w:t xml:space="preserve">Gabrielle Trozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Istasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96 (5), 24 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01427-21⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 96 (9), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00321-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538827v1</w:t>
+                <w:t xml:space="preserve">hal-03699335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a culture model for the prolonged maintenance of chicken feather follicles structure in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Hypoxia and HIF-1 trigger Marek’s Disease Virus reactivation in lymphoma-derived latently infected T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (5), 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01427-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838659v1</w:t>
+                <w:t xml:space="preserve">hal-03538827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s Disease Virus Virulence Genes Encode Circular RNAs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo imaging reveals novel replication sites of a highly oncogenic avian herpesvirus in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Petit</w:t>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Rasschaert</w:t>
+                <w:t xml:space="preserve">Andele Conradie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (9), 17 p. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (8), 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.00321-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699335v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s disease virus prolongs survival of primary chicken B-cells by inducing a senescence-like phenotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">The Tegument Protein pUL47 of Marek’s Disease Virus Is Necessary for Horizontal Transmission and Is Important for Expression of Glycoprotein gC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chuard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Schermuly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Pfaff</w:t>
+                <w:t xml:space="preserve">Stephen Spatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (2), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01645-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394704v1</w:t>
+                <w:t xml:space="preserve">hal-03157517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tegument Protein pUL47 of Marek’s Disease Virus Is Necessary for Horizontal Transmission and Is Important for Expression of Glycoprotein gC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephen Spatz</w:t>
+                <w:t xml:space="preserve">3D skin models in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01645-20⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00888-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03157517v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D skin models in domestic animals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marek’s disease virus prolongs survival of primary chicken B-cells by inducing a senescence-like phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schermuly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bertzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), 25 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00888-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03146755v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mardivirus infection and persistence in feathers of a chicken model harboring a local autoimmune response</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atrophy of primary lymphoid organs induced by Marek's disease virus during early infection is associated with increased apoptosis, inhibition of cell proliferation and a severe B-lymphopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,295 +2704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of DNA damages upon Marek's disease virus infection: implication in viral replication and pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihad Bencherit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tereza Vychodil</w:t>
+                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca D. Bertzbach</w:t>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (24), 16 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), 30 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01658-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629179v1</w:t>
+                <w:t xml:space="preserve">hal-01608415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of DNA damages upon Marek's disease virus infection: implication in viral replication and pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Vychodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+                <w:t xml:space="preserve">Luca D. Bertzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (4), 30 p. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (24), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01658-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608415v1</w:t>
+                <w:t xml:space="preserve">hal-02629179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek's disease virus undergoes complete morphogenesis after reactivation in T-lymphoblastoid cell line transformed by recombinant fluorescent marker virus</w:t>
               </w:r>
@@ -3030,51 +3030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine P Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (2), pp.480-486. </w:t>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dumarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,610 +3500,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek’s disease virus and skin interactions</w:t>
+                <w:t xml:space="preserve">Le virus de la maladie de Marek et ses interactions avec la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-45-36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2014.0562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290629v1</w:t>
+                <w:t xml:space="preserve">hal-01178778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le virus de la maladie de Marek et ses interactions avec la peau</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2014.0562⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178778v1</w:t>
+                <w:t xml:space="preserve">hal-02641216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek’s disease virus and skin interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-45-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02641216v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek's disease virus morphogenesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluorescent tagging of VP22 in N-terminus reveals that VP22 favors Marek's disease virus (MDV) virulence in chickens and allows morphogenesis study in MD tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1637/10375-091612-Review.1⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (125), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642688v1</w:t>
+                <w:t xml:space="preserve">hal-02648618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent tagging of VP22 in N-terminus reveals that VP22 favors Marek's disease virus (MDV) virulence in chickens and allows morphogenesis study in MD tumor cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek's disease virus morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (125), </w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (2 Suppl), pp.340-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1637/10375-091612-Review.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02648618v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rho-ROCK and Rac-PAK signaling pathways have opposing effects on the cell-to-cell spread of Marek's Disease Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richerioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4262,51 +4262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marek's disease virus (MDV) protein encoded by the UL17 ortholog is essential for virus growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Chbab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Chabanne-Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Francineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional homologies between avian and human alphaherpesvirus VP22 proteins in cell-to-cell spreading as revealed by a new cis-complementation assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,386 +4507,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of a highly replicative EGFPVP22 recombinant Marek's disease virus in cell culture</w:t>
+                <w:t xml:space="preserve">Morphogenesis of Marek's disease virus in cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01177-07⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (6), pp.471-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2007.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662548v1</w:t>
+                <w:t xml:space="preserve">hal-04664530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of Marek's disease virus in cell culture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">A full UL13 open reading frame in Marek's disease virus (MDV) is dispensable for tumor formation and feather follicle tropism and cannot restore horizontal virus transmission of rRB-1B in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chbab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (6), pp.471-473. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (3), pp.419-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2007.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2007009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664530v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full UL13 open reading frame in Marek's disease virus (MDV) is dispensable for tumor formation and feather follicle tropism and cannot restore horizontal virus transmission of rRB-1B in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Morphogenesis of a highly replicative EGFPVP22 recombinant Marek's disease virus in cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
+                <w:t xml:space="preserve">M. Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (3), pp.419-433. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (22), pp.12348-12359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2007009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01177-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654250v1</w:t>
+                <w:t xml:space="preserve">hal-02662548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major rearrangements in the E element and minor variations in the U3 sequences of the avian leukosis subgroup J provirus isolated from field myelocytomatosis</w:t>
               </w:r>
@@ -5604,295 +5604,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoreactive Domains and Integrin-Binding Motifs in Adenovirus Penton Base Capsomer</w:t>
+                <w:t xml:space="preserve">Definition of an amino-terminal domain of the human T-cell leukemia virus type 1 envelope surface unit that extends the fusogenic range of an ecotropic murine leukemia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saw See Hong</w:t>
+                <w:t xml:space="preserve">F. J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Monteil</w:t>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+                <w:t xml:space="preserve">D. Lavillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viral Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/08828240050144671⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (31), pp.23417--20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.C901002199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664433v1</w:t>
+                <w:t xml:space="preserve">hal-02196818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of an amino-terminal domain of the human T-cell leukemia virus type 1 envelope surface unit that extends the fusogenic range of an ecotropic murine leukemia virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunoreactive Domains and Integrin-Binding Motifs in Adenovirus Penton Base Capsomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Saw See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 275 (31), pp.23417--20. </w:t>
+              <w:t xml:space="preserve">Viral Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (3), pp.353-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.C901002199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/08828240050144671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196818v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of the SIVmac Transmembrane Glycoprotein Cytoplasmic Domain That Are Important for Env Functions</w:t>
               </w:r>
@@ -6181,51 +6181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 70 (7), pp.4380-4386. </w:t>
@@ -6757,52 +6757,9777 @@
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchor-tagged Marek’s disease virus: a new tool for monitoring viral infection in vitro and in vivo in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Journée scientifique Herpesvirus et Pathologies Associées (HerPAs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek’s disease virus replication in chicken skin reconstructed in vitro: Evidence for viral particles in corneocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th International Herpesvirus workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek’s Disease Virus Replication in Chicken Skin Reconstructed In Vitro: Evidence for Viral Particles in Corneocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lachner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th Annual International Herpesvirus Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Berlin (DE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département INRAE de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosses, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Journée Scientifique Herpesvirus et Pathologies Associées (HerPAs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des interactions impliquées dans la fonction des protéines virales pUL47 et ICP27 dans la transmission du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chuard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Journée Scientifique Herpesvirus et Pathologies Associées (HerPAs),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian three-dimensional skin model to study MDV replication in vitro in differentiated keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lachner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, St Louis (Missouri), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipids droplets are induced by hypoxia in avian skin cells in vitro and their targeting by Marek's Disease Virus is linked to virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop - Lipid droplets: Metabolic hubs in health and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO, Sep 2023, Sant-Feliu de Guixols, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle essentiel de la protéine de tégument pUL47 dans la transmission du virus de la Maladie de Marek passe par son interaction avec la protéine P32/C1QBP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chuard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Journée Scientifique Herpes virus et Pathologies Associées (HerPAs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du rôle de la protéine pUL51 dans la réplication in vitro et in vivo du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chuard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Journée Scientifique Herpes virus et Pathologies Associées (HerPAs) - Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular And Functional Characterization Of Extracellular Vesicles Released By A Lymphocyte Line Transformed By Marek's Disease Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Symposium on Marek’s Disease and Avian Herpes Virus -Congrès virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Guelph, Jun 2021, Guelph - Ontario, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des protéines PUL47 et PUL48 dans le tropisme viral et la transmission du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation moléculaire et fonctionnelle des vésicules extracellulaires libérées par une lignée lymphocytaire transformée par le virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Journée scientifique HerPAs 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’herpèsvirus de la maladie de Marek induit une atrophie des organes lymphoïdes primaires durant l’infection précoce, associée à un accroissement d’apoptose, à une inhibition de la prolifération cellulaire et à une forte lymphopénie B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fragnet-Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence that individuals among chickens are able to durably control Mardivirus replication in feathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilmos Palya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Yangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des protéines pUL47 et pUL48 dans le tropisme viral et la transmission du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Remy-Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Journées HerPas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atrophy of primary lymphoid organs induced by Marek’s Disease Virus during early infection is associated with increased apoptosis, inhibition of cell proliferation and a severe B- lymphopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and use of new chicken cellular models from embryonic stem cells and primary cells to study avian virus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparée du rôle de l’oxygénation physiologique des kératinocytes sur la réplication de deux herpesvirus prototypes : le virus humain HSV-1 et le virus aviaire de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les domaines N- et central de la protéine de tégument VP22 du virus de la maladie de Marek sont essentiels pour la dissémination virale et la modulation du cycle cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loustalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Journée scientifique HerPAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping of the domains of the Marek’s disease virus VP22 protein essential for viral cell-to-cell spread and cell cycle modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loustalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42. Annual International Herpesvirus Workshop (IHW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Gand, Belgium. 334 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDV infection prolongs survival of B cells in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Haertle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt B Kaufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kaspers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESCDL-1 cell-line derived from chicken ES cells is fully permissive to Mardiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domains of VP22 protein essential for viral dissemination and cell cycle modulation of Marek's disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loustalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation moléculaire des vésicules extracellulaires produites lors de l’infection cytolytique par le virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek's disease virus undergoes complete morphogenesis after reactivation in T-lymphoblastoid cell line transformed by recombinant fluorescent marker virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine P. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journée scientifique HerPAs 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asssociation HerPAs., Mar 2016, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des dommages à l'ADN au cours du cyle viral du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication of cellular DNA damage triggered by Marek's disease virus infection in viral replication and pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic analysis of MDV permissive chicken embryonic stem (ES)- derived cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Franca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atrophy of primary lymphoid organs by MDV during early infection is associated with apoptosis and inhibition of cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDV infection prolongs survival of B cells in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kaspers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Kaufer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des dommages à l’ADN au cours du cycle viral du virus de la Maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Jun 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le virome cutané de la poule analysé par séquençage à haut débit: des virus différents de la peau humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dumarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. journées francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France. 107 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des dommages à l’ADN dans le cycle viral du virus de la Maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Bencherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 22 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Disease Virus and skin interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. CEVA Biology Scientific Forum - Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEVA Santé Animale (CEVA). FRA., Apr 2015, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permissivité des kératinocytes dérivés de cellules souches embryonnaires de poule à l’infection par le Virus de la Maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Journée Herpès virus et pathologies associées (HerPAs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new cell system for studying Mardivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Poulet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphogenesis of Marek's disease virus into a lymphoid T cell line induced by a highly pathogenic fluorescent virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venugopal Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, East Lansing, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susceptibility of Keratinocytes Derived from Chicken embryonic Stem Cell to Marek’s Disease Virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, East Lansing, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étiquetage de la protéine VP22 en N-terminal avec une protéine fluorescente révèle que la VP22 favorise la virulence du virus de la maladie de Marek et permet d'étudier la morphogenèse dans les lymphocytes tumoraux viro-induits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susceptibility of Chicken Embryonic Stem Cell-Derived Keratinocytes to Marek's Disease Virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18. World Veterinary Poultry Association (WVPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Veterinary Poultry Association (WVPA). INT., Aug 2013, Nantes, France. 724 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and application of avian retroviral RCAS-vector systems to study virus-host cell interactions in the chicken model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la FéRI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescent tagging of VP22 inn-terminus reveals that VP22 favors marek's disease virus replication and lymphoma induction in chickens and allows morphogenesis study MD tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Santé Animale (0564)., Oct 2013, Cap d'Agde, France. 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek's Disease Virus Spread: current knowledge and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Workshop on avian infectious diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des déterminants cellulaires impliqués dans la dissémination de l'herpèsvirus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Poulet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susceptibility of chicken embryonic stem cell-derived keratinocytes to marek's disease virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Santé Animale (0564)., Oct 2013, Cap d'Agde, France. 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. European Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rho and Rac signaling pathways have opposing effects on MDV cell-to-cell spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richerioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken embryonic skin explants: a suitable model to study Marek's disease virus replication in differentiated target cells ex vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Dhouailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhD Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voie RHO/ROCK et le maintien des fibres de stress favorisent et orientent la dissémination de cellule à cellule du virus Mdv, possiblement en lien avec les jonctions adhérentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richerioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDV morphogenesis: What's new since the Seventies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voie Rho-ROCK favorise la dissémination de cellule à cellule du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richerioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rho-ROCK pathway favours Marek’s Disease Virus (MDV) cell-to-cell spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richerioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36. Annual International Herpesvirus Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Gdansk, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virus de la maladie de Marek, réplication et dissémination : Apport des études in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animation PSAT : Session scientifique PFIE-IASP "Virologie-Immunologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le virus de la maladie de Marek (MDV) induit un arrêt du cycle cellulaire en phase-S : implication de la protéine de tégument VP22 dans ce processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées francophone de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session 1 : Mécanismes moléculaires des processus infectieux et phénomènes de résistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Eléouët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDV-1 UL37 putative leucine zipper is essential for viral growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chbab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Herpesvirus Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Estoril, Portugal. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinaison de 2 techniques d'imagerie pour étudier la morphogénèse du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lesmele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique commune IFR135/IFR136</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gène UL13 du virus de la maladie de Marek n'est pas indispensable à la pathogénèse et ne permet pas de restaurer la transmission horizontale in vivo du virus rRB-1B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chbab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Osterrieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complete morphogenesis study of a highly replicative GFP recombinant Marek's disease virus (MDV) in cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lesmele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd Annual International Herpesvirus Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Asheville, United States. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude complète de la morphogénèse d'un virus de la maladie de Marek recombinant en culture cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lesmele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Rencontre du Groupement Francophone Herpesvirus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinaison de deux techniques d'imagerie pour étudier la morphogenèse du virus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Journées de Rencontre de l'AFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARN interférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nouzilly, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gène UL13 du virus de la maladie de Marek n'est pas indispensable à la parthénogenèse et ne permet pas de restaurer la transmission horizontale in vivo du virus rRB-1B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chbab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Osterrieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité génomique des virus leucosiques aviaires ALV de sous-groupe J : isolement et séquençage du gène env, de l'élément E et de la région U3 de la LTR de la souche prototype francaise d'ALV-J et analyse des séquences E et U3 des provirus extraits de myélocytomatoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Wyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité génomique des virus leucosiques aviaires ALV de sous-groupe J : isolement et séquençage du gène env, de l'élément E et de la région U3 de la LTR de la souche prototype francaise d'ALV-J et analyse des séquences E et U3 des provirus extraits de myélocytomatoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Wyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité génomique des virus leucosiques aviaires de sous-groupe J : isolement et séquençage du gène ENV, de l’élément E et de la région U3 de la LTR de la souche prototype française d’ALV-J et analyse des séquences E et U3 des provirus extraits de myélocytomatoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Wyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des partenaires de la protéine VP22 du virus de la maladie de Marek par une analyse protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interférence entre enveloppes rétrovirales aviaires endogènes et exogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek’s Disease Virus Replication in Chicken Skin Reconstructed In Vitro: Evidence for Viral Particles in Corneocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lachner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th Annual International Herpesvirus Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Berlin (DE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôles de la protéine virale pUL47 dans l’excrétion et la transmission horizontale du Virus de la maladie de Marek-MDV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chuard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasdeloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular and functional characterization of extracellular vesicles released by a lymphocyte line transformed by Marek's disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes cellulaires à l'origine de l'atrophie des organes lymphoïdes primaires induite par l'Herpesvirus de la maladie de Marek durant l'infection précoce chez le poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susceptibility of chicken embryonic stem cell derived keratinocytes to Marek's disease virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. European Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France. Virologie, 17 (Suppl.2), 305 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le virus de la maladie de Marek (MDV) induit un arrêt du cycle cellulaire en phase-S : implication de la protéine de tégument VP22 dans ce processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France. 2011, Santé Animale : Actualités et Qualité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voie rho/rock favorise la dissémination de cellule à cellule de l'herpèsvirus de la maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richerioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. Virologie, 15, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actin and non muscle myosin IIA are implicated in cell-to-cell spreading of Marek's disease virus probably by association with VP22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Herpesvirus Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Estoril, Portugal. 1 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mardiviruses VP22 proteins present functional homologies for cell-to-cell spreading in cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd Annual International Herpesvirus Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Asheville, United States. pp.Inconnu, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des partenaires de la protéine VP22 du virus de la maladie de Marek par une analyse protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Couvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité génomique des virus leucosiques aviaires ALV de sous-groupe J : isolement et séquençage du gène env et de l'élément E de la souche prototype française d'ALV-J et analyse des séquences E et U3 des provirus extraits de myélocytomatoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Wyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Paris, France. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6949,51 +16674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Pang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#228;ther" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Woelken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Abyzova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Esaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Penzes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17030431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Danneels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu You" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Vychodil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01310-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00242-23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chouteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01427-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271448" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Trozzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Istasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rasschaert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00321-22" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schermuly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kohn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertzbach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Spatz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01645-20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00888-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela F Erf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00749-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0526-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca D. Bertzbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01658-17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000354" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0458-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1231-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-36" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0562" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10375-091612-Review.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lemesle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richerioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Francineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemesle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01177-07" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0133" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wyers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0811-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D4352EDD31CF22C02D89DA81A3FA6E74FA9DB36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19381-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gah&#233;ry-Segard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monteil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Guillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.6.2899-2911.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bardy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/08828240050144671" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196818v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Kim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lavillette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C901002199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Shacklett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1998.14.373" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jamora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Takizawa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Faouzi Zaarour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. John Faulkner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)80449-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carrington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.70.7.4380-4386.1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Malhotra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0955-0674(96)80030-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37F0VPWF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissin-Cans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Chakrabarti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1995.11.1397" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Ellerbrok" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.69.7.4149-4157.1995" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664111v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pozo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1323" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDDWDQX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Pang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina B&#228;ther" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Woelken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Abyzova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgaud-Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Texeira-Gomes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Esaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Penzes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17030431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponsard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Danneels" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215979v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chuard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lachner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu You" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Vychodil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01310-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasdeloup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00242-23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271448" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Trozzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Istasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rasschaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00321-22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chouteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01427-21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Spatz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01645-20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00888-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schermuly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kohn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertzbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela F Erf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Pape" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00749-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loustalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0526-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca D. Bertzbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01658-17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000354" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-015-0458-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-015-1231-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0562" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-36" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lemesle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10375-091612-Review.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645967v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richerioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chbab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Francineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Courvoisier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00598-08" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2007.0133" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654250v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemesle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01177-07" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wyers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0811-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D4352EDD31CF22C02D89DA81A3FA6E74FA9DB36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.19381-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Gah&#233;ry-Segard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monteil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lengagne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-G&#233;rard Guillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.76.6.2899-2911.2002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lavillette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C901002199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bardy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/08828240050144671" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Shacklett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1998.14.373" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Jamora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Takizawa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Faouzi Zaarour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. John Faulkner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(00)80449-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carrington" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.70.7.4380-4386.1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Malhotra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0955-0674(96)80030-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37F0VPWF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissin-Cans" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Chakrabarti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurtrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.1995.11.1397" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Ellerbrok" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.69.7.4149-4157.1995" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664111v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pozo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1323" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDDWDQX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149744v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05625002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199604v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149724v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199782v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199770v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668987v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217077v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204541v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221114v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737877v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737484v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fragnet-Trapp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737955v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Palya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939343v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Remy-Delaunay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733563v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736533v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668981v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737392v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738932v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haertle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt B Kaufer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739729v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fuet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738679v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Fragnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742549v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine P. Smith" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744178v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738882v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743476v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Franca" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738635v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744131v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Kaufer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741934v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumarest" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799633v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792117v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800883v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792052v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741396v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Smith" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal Nair" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738759v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744754v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803761v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744889v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803631v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804896v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745580v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746733v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803359v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dhouailly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749191v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804669v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745694v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824162v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819430v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817812v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blondeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lesmele" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814158v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beaumont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Osterrieder" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817504v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812842v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812464v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816857v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chbab" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762211v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761826v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828791v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763642v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827813v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199616v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478446v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734124v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744135v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745184v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748342v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745468v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815078v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pag&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812259v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belghazi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Couvoisier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832817v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>