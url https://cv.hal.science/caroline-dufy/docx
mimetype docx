--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -22,113 +22,215 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Caroline Dufy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">caroline-dufy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-9260-2708</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">080744990</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">37229047</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maître de conférences (Institut d’Etudes Politiques de Bordeaux)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Titulaire Habilitation à Diriger des Recherches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chercheur au Centre Emile Durkheim (CED) UMR CNRS 5116</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">c.dufy@sciencespobordeaux.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sciencespobordeaux.academia.edu/cdufy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chercheur associée au Centre franco-russe en Sciences Sociales de Moscou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -141,4386 +243,4662 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olessya Kirtchik, Economic Knowledge in Crisis: Economists and the State in the Late Soviet Union , Londres, Palgrave Macmillan, 2024, 319 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35, pp.131e-154e. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.035.0131e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05446042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the grain deal and its pitfalls: Going beyond food security?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, The War in Ukraine: Regionalism, Borders, Insecurities, 32 (3), pp.211-220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2336825X241256847⟩</w:t>
+              <w:t xml:space="preserve">, 2024, The War in Ukraine: Regionalism, Borders, Insecurities, 32 (3), pp.257-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2336825X241240930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04709022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la paix à la guerre : enjeux socio-économiques et structures productives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petia Koleva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Monnaie, diversité, souveraineté : anatomie d’une crise, 33, pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.033.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spatial repercussions of Russia’s war in Ukraine: Region(alism)s, borders, insecurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Makarychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, The War in Ukraine: Regionalism, Borders, Insecurities, 32 (3), pp.257-271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2336825X241240930⟩</w:t>
+              <w:t xml:space="preserve">, 2024, The War in Ukraine: Regionalism, Borders, Insecurities, 32 (3), pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2336825X241256847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dufy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04710205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction dossier. Ukraine : regards croisés sur une guerre européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petia Koleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petia Koleva</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Monnaie, diversité, souveraineté : anatomie d’une crise, 33, pp.5-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.033.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Horizons : conséquences socio-économiques de la guerre en Ukraine, 31, pp.227-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.031.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04569881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food security in times of war: Double discourse and violent conflicts. The case of Russia, 2014–2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (6), pp.722-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02685809231203196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04382644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marriage, Divorce and Mutual Indebtedness. Perspectives from Tajikistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extreme Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Social Lives of Debts: Ethnographies from Post-Soviet and Post-socialist Economies, 6 (1), pp.73-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5617/jea.9562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03774872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agro-industrie russe et l’UEE à l’aune de la guerre en Ukraine : économie et géopolitique d’une industrie protégée de la concurrence internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almaz Akhmetov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Guerre en Ukraine : déflagrations et recompositions économiques et financières, 147, pp.115-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecofi.147.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre économique ou l’économie politique des sanctions à l’heure de la mondialisation. Le cas de la Russie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dossier « Ukraine : la guerre de Poutine »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03755690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs et limites du retour de la superpuissance agricole russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Regards sur l’Eurasie. L’année politique 2020, 254-255, pp.48-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.254-255.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Region-making at Last in the Former Soviet Area: Some Suggestions for Future Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mir Rossii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (4), pp.120-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17323/1811-038X-2018-27-4-120-128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondes ruraux et marchés dans l’Europe postcommuniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1-2), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059917001012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité alimentaire et marché. Représentations des acteurs du monde agricole dans La Russie des années 1990-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Barsukova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1-2), pp.57-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059917001036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Developmental’ Policies and Rent: Comparing Russia and Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nicole Sindzingre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth and Comparative Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.69-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14662043.2015.1129753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Plastic Money : Constructing Markets for Credit Cards in Eight Postcommunist Countries, A. Rona-Tas, A. Guseva. Standford University Press, Standford (2014). 318 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (3), pp.398-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.1505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diplomatie des sanctions est-elle trop efficace ? La Russie entre crise économique et radicalisation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Théories du complot : délires conspirationnistes ou armes de propagande ?, 73, pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01179012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Informal Post-socialist Economy. Embedded practices and livelihoods, eds Abel Polese, Jeremy Morris, Routledge, London and New York, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.211-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01725789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redefining Business Values in Russia: The Boundaries of Globalisation and Patriotism in Contemporary Russian Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe-Asia Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (1), pp.84-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09668136.2014.988998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01140349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stewart, Hans-Henning Schroder, Andrea Schmitz et Margarete Kleinresidents, Oligarchs and Bureaucrats: Forms of Rule in the Post-Soviet Space, Ashgate, 2012, 258 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe-Asia Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (2), pp.328-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09668136.2014.882631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00999238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apories de la transitologie : quelques pistes de recherche à la lumière d'exemples africains et postsoviétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.19-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.203.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification des trajectoires, renouveau des problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.13-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.203.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire crédit aux PME : calcul, garanties et collecte de l'information dans la Russie des années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.084.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir entrepreneur au début des années 1990 : entre créativité et profit, deux trajectoires de construction d'un 'bizness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 ans après la disparition de l'URSS, 42 (3), pp.139-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo.423.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00999214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux générations face au troc dans la Russie des années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Jeunes générations en Europe : regards croisés Est-Ouest, 45, pp.68-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Gessat-Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Jeunes générations en Europe : regards croisés Est-Ouest, 45, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troc et transactions interentreprises en Russie : vers une normalisation des échanges après la crise du rouble de 1998 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Regards sur l’Eurasie. L’année politique 2019, 247-248, pp.54 - 59. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 97, pp.3-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...1331 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques financières, économie cérémonielle et rationalités : ethnocomptabilité d’une cérémonie dans la classe moyenne urbaine au Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les trajectoires du don. Prendre au sérieux l'héritage de Marcel Mauss cent ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2025, Genève, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12sy9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05569159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financial practices, ceremonial economy and rationalities: ethnoaccounting in urban middle-class in Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference « Geopolitics, Migrations and Identities in Central Eurasia »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central Eurasian Studies Society (CESS); European Society for Central Asian Studies (ESCAS), Jan 2025, Université de Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05569163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctions, contournements et recompositions des régimes d’échanges : le cas de la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque internationale « Gouvernance démocratique et sécurité internationale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDI; Hugo Flavier; Anne-Marie Tournepiche, Nov 2025, Université de Bordeaux, campus de Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05569169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter le faste. Ethno-comptabilité des dépenses cérémonielles au sein de la classe moyenne urbaine au Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Centrale Asie : (Re)penser une région dans l’espace et dans le temps »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 8041 CerMI; Centre de Recherche Europes-Eurasie-CREE (EA 4513); Inalco, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05446352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation des filières et régulation commerciale : le cas du blé russe 2000-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ARC3 "Les échelles de la Régulation : locales, nationales, régionales et mondiales"</w:t>
+              <w:t xml:space="preserve">Séminaire ARC3 « Les échelles de la Régulation : locales, nationales, régionales et mondiales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Pinsard; Pierre Alary; Thomas Lamarche; Robert Boyer; Eric Magnin, Feb 2024, MSH Paris Nord, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05569173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traquer les céréales en mer Noire : enjeux méthodologiques et théoriques de la recherche sur les politiques du grain dans la Russie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude internationales "Fabriquer les inégalités ou construire le lien social ? L’économie cérémonielle en Asie centrale socialiste et postsocialiste (années 1960 – années 2020"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet de recherche ANR CEREMONIAC; UMR 5116 Centre Émile Durkheim, Oct 2023, Sciences Po Bordeaux, Pessac, France</w:t>
+              <w:t xml:space="preserve">Internal Seminar #7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Sublime, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weddings, credit and social bonds: An insight from contemporary urban Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude « Fabriquer les inégalités ou construire le lien social. L'économie cérémonielle en Asie Centrale socialiste et post-socialiste (1960-2000) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Emile Durkheim, Oct 2023, Sciences Po Bordeaux, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05569183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique céréalière et guerre en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Autoritarisme en question. Gouverner et s’engager dans les sociétés postsoviétiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 8083 CERCEC, Apr 2022, EHESS, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03651984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">War and Global Trade. A view from the Russian Wheat Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Worskhop « Russia's Wars: Power and Agency in Times of Crises and Exceptions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ghent; University of Tartu, Nov 2022, Tartu, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctions internationales et économie de guerre en Russie : quelques perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Ukraine : réflexions sur une guerre européenne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon III, MAPS, CDI, CRDEI, Université de Bordeaux, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03752175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La puissance céréalière russe, une sociologie des marchés du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires de politiques agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des études rurales, Nov 2022, [En visioconférence], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03881861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation du crédit et encadrement des pratiques financières des ménages. Enjeux théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire, projet CEREMONIAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 8083 CERCEC, Feb 2021, [en visiocondérence], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’irrésistible ascension du blé russe depuis 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Dystopies Echanger et administrer : le rôle de la frontière, Séminaire Ethnographie économique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS; ENS; CMH-LAMOP, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02859968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Food security policy in Russia: Framings and contexts in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Online Workshop "Decoding the (Un)conventional security issues between EU and its neighbors"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme POWERS : Jean Monnet Network ‑ Erasmus + Programme; Université Dokuz Eylul, Oct 2020, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la circulation des biens standards : ce que fait le blé à la sociologie du marché (l’exemple de la Russie 2000-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Prendre position !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, May 2019, Sciences Po Bordeaux, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02374851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légalisation de l’économie seconde dans la Perestroïka : l’exemple des lopins individuels et de la production agricole privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Barsukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « 1989 à l'Est : entre ordre et subversion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFERES (Société française pour les études russes et est-européennes en sciences sociales); CERCEC (Centre d’études des mondes russe, caucasien et centre-européen); ISP (Institut des sciences sociales du politique), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02409312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialité et territorialité : les marchés agricoles dans la Russie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LAMOP-CMH (2018-2019) : Territoires et mobilités : les dynamiques spatiales de l’enrichissement et de l’appauvrissement au Moyen Âge et dans le monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAMOP-CMH; ENS Jourdan, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02374817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité alimentaire en Russie : contextes et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe conference en l’honneur de Youri Levada, Levada Tsentr, HSE, session plenière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Higher School of Economics, Apr 2019, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02301046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché et cadrage de la circulation des objets. Contribution à une sociologie du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’axe Sociologie(s) de l’international "La circulation des objets en sociologie / science politique. Modèles, théories et cadres d'analyse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Nov 2018, Sciences Po Bordeaux, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02372473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique des sanctions à l’épreuve de la relation Europe-Russie : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaire de politologie comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de l’amitié des peuples, Oct 2018, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie rituelle, dette et échanges dans l’après-transition : quelques pistes de recherche en sociologie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Barsukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International - Économie rituelle en (post-) socialisme. Asie centrale XXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERCEC - EHESS, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02301014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité alimentaire et le marché, répertoires de l'identité nationale à partir de l'exemple de la politique agricole russe des années 2000-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire enjeux et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre franco-russe de sciences sociales, Apr 2016, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01349004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention de la « sécurité alimentaire » dans la Russie post-soviétique : genèse et usages politiques d’un concept polysémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Barsukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études « Économie de marché et mondes ruraux à l’Est de l’Europe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Feb 2016, Université de Bordeaux, campus Victoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02417885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Russie, &amp;quot;perdue dans la transition ?&amp;quot; (Liliya Shevtsova). Pour un réexamen critique des théories de la transition à la lumière de la Russie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque de la Maison de l'Archéologie et de l'Ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, Jun 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre sanctions et coopération : quel développement pour les relations Union Européenne-Russie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Identités européennes et espaces mondialisés (IDEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, Dec 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'article ‘Developmental’ Policies and Rent: Comparing Russia and Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nicole Sindzingre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'économie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREThA; Université de Bordeaux, Apr 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02434584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité alimentaire en Russie : usages d'un concept de 1990 à 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l'axe Identifications "Économie, politique et morale dans les campagnes à l’Est de l’Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2015, Université de Bordeaux, campus Victoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02374773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe/Russie, la politique par les sanctions, vers la fin du politique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Biennal de l'Association Française des Russisants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des Russisants, Université de Strasbourg, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Developmental’ Policies and Rent: Comparing Russia and Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nicole Sindzingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’axe International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Oct 2014, Sciences Po Bordeaux, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successes or Failures of ‘Developmental’ Policies, Rent and Conditionality: Comparing Russia and Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nicole Sindzingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Political Science Association (IPSA) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montreal, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Food Security to Sustainable Development. Analizing Agriculture Reform in Russia at National and Local Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth April International Academic Conference On Economic and Social Development Higher School of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00999247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiter le contentieux du crédit : l'introduction du Risk Management dans le secteur bancaire russe, à partir d'une enquête de terrain menée à Ekaterinbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès de l'AFS, "Violences et société", RT 13 : Judiciarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchies sociales en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeh Gessart-Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études organisée par le groupe "Europes terrains d'enquêtes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00379383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4530,1212 +4908,1388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle anthropologie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 802, pp.128, 2023, Repères, 9782348078576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04202867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour de la puissance céréalière russe : sociologie des marchés du blé 2000-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, pp.271, 2021, New International Insights / Nouveaux Regards sur l’International, 978-2-8076-1765-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03383659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles hiérarchies sociales en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeh Gessart-Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hervouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Petra, pp.212, 2009, Europes : terrains et sociétés, 978-2-84743-021-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00386821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le troc dans le marché : pour une sociologie des échanges dans la Russie post-soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan, pp.248, 2008, Pays de l'Est, 978-2-296-05147-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00379374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ethnographie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, pp.122, 2007, Repères, 978-2-7071-4917-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dec.dufy.2007.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00160618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctions internationales et leur contournement : effets institutionnels de la géopolitisation du commerce en Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°284-285, , pp.65-70, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.284-285.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie russe : contradictions et impasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°247-248, , pp.54-59, 2020, Regards sur l’Eurasie. L’année politique 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.247-248.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vzaimozachety (Russia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alena Ledeneva (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Global Encyclopaedia of Informality, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCL Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-274, 2018, 978-1-78735-189-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rente et système politique : essai sur les nouveaux capitalismes autoritaires : un exemple avec la Russie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Blancheton; François-Charles Mougel; Françoise Taliano-des Garets (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire globale des réseaux de pouvoir. Mélanges en l’honneur d’Hubert Bonin, Professeur émérite d’histoire contemporaine à l’Institut d’études politiques de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIE Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-60, 2017, 978-2-8076-0275-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01820041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apories de la transitologie : quelques pistes de recherche à la lumière d’exemples africains et post-soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christel Müller; Monica Heinz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de Boccard, pp.141-153, 2016, Colloques de la Maison René-Ginouvès, 978-2-7018-0495-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02893936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model of risk management: Credit lending to small and middle enterprises: Calculations, guarantees, and information gathering in 21st century Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulrike Schuerkens (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Management, Local Resistances. Theoretical Discussion and Empirical Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.72-93, 2015, Routledge Advances in Sociology, 9781138700765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315848341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00999077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre criminalité et normalisation. Pratiques informelles dans le changement de système en Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Fontaine; Florence Weber (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paradoxes de l'économie informelle. À qui profitent les règles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.51-70, 2011, Les terrains du siècle, 978-2-8111-0417-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie russe en réformes : une décennie perdue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Favarel-Garrigues; Kathy Rousselet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Russie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions CERI-Fayard, pp.227-239, 2010, Les grandes études internationales, 978-2-213-63380-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rentes et dépendance : les ressorts de la croissance après 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Favarel-Garrigue; Kathy Rousselet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Russie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions CERI-Fayard, pp.241-252, 2010, Les grandes études internationales, 978-2-213-63380-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchés des céréales et interventions étatiques : le blé dans la Russie des années 2000 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Université de Bordeaux, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05569337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déstructurations et recompositions régionales à l’Est de l’Union Européenne : frontières, ambitions territoriales et cartes mentales (DESRUEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5801,51 +6355,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="4AB93503"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5882,51 +6588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.dufy@sciencespobordeaux.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespobordeaux.academia.edu/cdufy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446042v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.035.0131e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Makarychev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241256847" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241240930" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0227" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231203196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/jea.9562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Akhmetov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.254-255.07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.247-248.09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Russo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1811-038X-2018-27-4-120-128" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Barsukova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicole Sindzingre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662043.2015.1129753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1505" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.988998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.882631" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.084.0047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.423.0139" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeh Gessart-Anstett" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-nouvelle-anthropologie-economique--9782348078576.htm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114394" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dufy.2007.01" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285.10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/ucl-press/browse-books/global-encyclopaedia-of-informality-ii" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/78879?v=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315848341/chapters/10.4324/9781315848341-11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315848341" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255547v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-dufy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9260-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080744990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37229047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.dufy@sciencespobordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespobordeaux.academia.edu/cdufy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.035.0131e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241240930" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Makarychev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241256847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231203196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/jea.9562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Akhmetov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.254-255.07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Russo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1811-038X-2018-27-4-120-128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Barsukova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicole Sindzingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662043.2015.1129753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1505" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.988998" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.882631" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.084.0047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.423.0139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12sy9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeh Gessart-Anstett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-nouvelle-anthropologie-economique--9782348078576.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dufy.2007.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285.10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.247-248.09" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/ucl-press/browse-books/global-encyclopaedia-of-informality-ii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/78879?v=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315848341/chapters/10.4324/9781315848341-11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315848341" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05569337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>