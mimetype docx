--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -1494,178 +1494,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La diplomatie des sanctions est-elle trop efficace ? La Russie entre crise économique et radicalisation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Théories du complot : délires conspirationnistes ou armes de propagande ?, 73, pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01179012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture : Plastic Money : Constructing Markets for Credit Cards in Eight Postcommunist Countries, A. Rona-Tas, A. Guseva. Standford University Press, Standford (2014). 318 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (3), pp.398-399. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.1505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.1505⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01242883v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01179012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Informal Post-socialist Economy. Embedded practices and livelihoods, eds Abel Polese, Jeremy Morris, Routledge, London and New York, 2014</w:t>
               </w:r>
@@ -2494,174 +2494,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Financial practices, ceremonial economy and rationalities: ethnoaccounting in urban middle-class in Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference « Geopolitics, Migrations and Identities in Central Eurasia »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central Eurasian Studies Society (CESS); European Society for Central Asian Studies (ESCAS), Jan 2025, Université de Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05569163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques financières, économie cérémonielle et rationalités : ethnocomptabilité d’une cérémonie dans la classe moyenne urbaine au Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Les trajectoires du don. Prendre au sérieux l'héritage de Marcel Mauss cent ans après »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Jun 2025, Genève, Suisse. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12sy9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/12sy9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05569159v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05569163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctions, contournements et recompositions des régimes d’échanges : le cas de la guerre en Ukraine</w:t>
               </w:r>
@@ -4198,247 +4198,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'article ‘Developmental’ Policies and Rent: Comparing Russia and Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nicole Sindzingre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'économie du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREThA; Université de Bordeaux, Apr 2015, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité alimentaire en Russie : usages d'un concept de 1990 à 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l'axe Identifications "Économie, politique et morale dans les campagnes à l’Est de l’Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2015, Université de Bordeaux, campus Victoire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02374773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre sanctions et coopération : quel développement pour les relations Union Européenne-Russie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Identités européennes et espaces mondialisés (IDEEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, Dec 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242873v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-02374773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe/Russie, la politique par les sanctions, vers la fin du politique?</w:t>
               </w:r>
@@ -6357,51 +6357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AB93503"/>
+    <w:nsid w:val="76C24EF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6588,51 +6588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-dufy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9260-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080744990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37229047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.dufy@sciencespobordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespobordeaux.academia.edu/cdufy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.035.0131e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241240930" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Makarychev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241256847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231203196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/jea.9562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Akhmetov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.254-255.07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Russo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1811-038X-2018-27-4-120-128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Barsukova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicole Sindzingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662043.2015.1129753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1505" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.988998" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.882631" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.084.0047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.423.0139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12sy9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeh Gessart-Anstett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-nouvelle-anthropologie-economique--9782348078576.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dufy.2007.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285.10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.247-248.09" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/ucl-press/browse-books/global-encyclopaedia-of-informality-ii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/78879?v=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315848341/chapters/10.4324/9781315848341-11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315848341" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05569337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-dufy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9260-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080744990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37229047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.dufy@sciencespobordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespobordeaux.academia.edu/cdufy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.035.0131e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241240930" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Makarychev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241256847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231203196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/jea.9562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Akhmetov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.254-255.07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Russo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1811-038X-2018-27-4-120-128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Barsukova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicole Sindzingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662043.2015.1129753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1505" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.988998" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.882631" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.084.0047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.423.0139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12sy9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeh Gessart-Anstett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-nouvelle-anthropologie-economique--9782348078576.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dufy.2007.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285.10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.247-248.09" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/ucl-press/browse-books/global-encyclopaedia-of-informality-ii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/78879?v=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315848341/chapters/10.4324/9781315848341-11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315848341" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05569337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>