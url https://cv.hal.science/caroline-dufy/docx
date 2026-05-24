--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1494,251 +1494,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Plastic Money : Constructing Markets for Credit Cards in Eight Postcommunist Countries, A. Rona-Tas, A. Guseva. Standford University Press, Standford (2014). 318 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (3), pp.398-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.1505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Informal Post-socialist Economy. Embedded practices and livelihoods, eds Abel Polese, Jeremy Morris, Routledge, London and New York, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.211-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01725789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La diplomatie des sanctions est-elle trop efficace ? La Russie entre crise économique et radicalisation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Théories du complot : délires conspirationnistes ou armes de propagande ?, 73, pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01179012v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-01725789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redefining Business Values in Russia: The Boundaries of Globalisation and Patriotism in Contemporary Russian Industry</w:t>
               </w:r>
@@ -2494,174 +2494,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques financières, économie cérémonielle et rationalités : ethnocomptabilité d’une cérémonie dans la classe moyenne urbaine au Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les trajectoires du don. Prendre au sérieux l'héritage de Marcel Mauss cent ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2025, Genève, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12sy9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05569159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Financial practices, ceremonial economy and rationalities: ethnoaccounting in urban middle-class in Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference « Geopolitics, Migrations and Identities in Central Eurasia »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Central Eurasian Studies Society (CESS); European Society for Central Asian Studies (ESCAS), Jan 2025, Université de Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05569163v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-05569159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctions, contournements et recompositions des régimes d’échanges : le cas de la guerre en Ukraine</w:t>
               </w:r>
@@ -4198,50 +4198,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01180559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre sanctions et coopération : quel développement pour les relations Union Européenne-Russie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Identités européennes et espaces mondialisés (IDEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, Dec 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'article ‘Developmental’ Policies and Rent: Comparing Russia and Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4250,195 +4319,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'économie du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREThA; Université de Bordeaux, Apr 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02434584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité alimentaire en Russie : usages d'un concept de 1990 à 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l'axe Identifications "Économie, politique et morale dans les campagnes à l’Est de l’Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2015, Université de Bordeaux, campus Victoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02374773v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01242873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe/Russie, la politique par les sanctions, vers la fin du politique?</w:t>
               </w:r>
@@ -6357,51 +6357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76C24EF6"/>
+    <w:nsid w:val="C80878A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6588,51 +6588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-dufy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9260-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080744990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37229047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.dufy@sciencespobordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespobordeaux.academia.edu/cdufy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.035.0131e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241240930" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Makarychev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241256847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231203196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/jea.9562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Akhmetov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.254-255.07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Russo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1811-038X-2018-27-4-120-128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Barsukova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicole Sindzingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662043.2015.1129753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1505" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.988998" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.882631" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.084.0047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.423.0139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12sy9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeh Gessart-Anstett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-nouvelle-anthropologie-economique--9782348078576.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dufy.2007.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285.10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.247-248.09" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/ucl-press/browse-books/global-encyclopaedia-of-informality-ii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/78879?v=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315848341/chapters/10.4324/9781315848341-11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315848341" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05569337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-dufy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9260-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080744990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37229047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.dufy@sciencespobordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespobordeaux.academia.edu/cdufy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.035.0131e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241240930" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Koleva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Makarychev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2336825X241256847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809231203196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/jea.9562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Akhmetov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.254-255.07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Russo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17323/1811-038X-2018-27-4-120-128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hervouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Barsukova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059917001036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicole Sindzingre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14662043.2015.1129753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1505" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01725789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.988998" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2014.882631" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.084.0047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.423.0139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12sy9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeh Gessart-Anstett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-nouvelle-anthropologie-economique--9782348078576.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00386821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dufy.2007.01" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285.10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.247-248.09" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/ucl-press/browse-books/global-encyclopaedia-of-informality-ii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/78879?v=toc&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315848341/chapters/10.4324/9781315848341-11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315848341" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519388v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05569337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255547v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>