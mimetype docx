--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -100,304 +100,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEAT : high-efficiency simulation for thermal ablation therapy</w:t>
+                <w:t xml:space="preserve">Planning Non‐Linear Trajectories for No‐Touch Thermal Ablation Using Passive Steerable Needle With Controlled Stiffness and PSAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Mehtali</w:t>
+                <w:t xml:space="preserve">Antoine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Verde</w:t>
+                <w:t xml:space="preserve">Juan Manuel Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-025-03350-z⟩</w:t>
+              <w:t xml:space="preserve">Healthcare Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.e70033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/htl2.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973371v1</w:t>
+                <w:t xml:space="preserve">hal-05379053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Non‐Linear Trajectories for No‐Touch Thermal Ablation Using Passive Steerable Needle With Controlled Stiffness and PSAM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HEAT : high-efficiency simulation for thermal ablation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+                <w:t xml:space="preserve">Jonas Mehtali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Garcia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Juan Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.e70033. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.1135-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/htl2.70033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-025-03350-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379053v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of reinforcement learning on automatic deep brain stimulation planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Pantovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (6), pp.995-1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -457,51 +457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danial Pour Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danial Pour Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (6), pp.1460-1503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (5), pp.937-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -929,51 +929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Pantovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1288,51 +1288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IJCARS: MICCAI 2019 special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1405,51 +1405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danial Pour Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, pp.1195-1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,51 +1535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Joskowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (9), pp.1577-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1607,512 +1607,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic planning of needle placement for robot-assisted percutaneous procedures</w:t>
+                <w:t xml:space="preserve">Automatic preoperative planning of DBS electrode placement using anatomo-clinical atlases and volume of tissue activated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esia Belbachir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Golkar</w:t>
+                <w:t xml:space="preserve">Olga Dergachyova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bayle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yulong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Haegelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-018-1754-2⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.1117-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-018-1724-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885036v1</w:t>
+                <w:t xml:space="preserve">hal-01812218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of interactive and automatic segmentation of stereoelectroencephalography electrodes on computed tomography post-operative images: preliminary results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic planning of needle placement for robot-assisted percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esia Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Golkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/htl.2018.5070⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-018-1754-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354320v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-guided training for deep brain stimulation planning using objective assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of interactive and automatic segmentation of stereoelectroencephalography electrodes on computed tomography post-operative images: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Haegelen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sahar Benadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (7), pp.1129-1139. </w:t>
+              <w:t xml:space="preserve">Healthcare Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.215-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-018-1753-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/htl.2018.5070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807378v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic preoperative planning of DBS electrode placement using anatomo-clinical atlases and volume of tissue activated</w:t>
+                <w:t xml:space="preserve">Self-guided training for deep brain stimulation planning using objective assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Dergachyova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Matthew S Holden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jannin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (7), pp.1117-1128. </w:t>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.1129-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-018-1724-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-018-1753-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812218v1</w:t>
+                <w:t xml:space="preserve">hal-01807378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-operative planning of multiple probes in three dimensions for liver cryosurgery: comparison of different optimization methods</w:t>
               </w:r>
@@ -2189,90 +2189,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of parameters for deep brain stimulation automatic preoperative planning of electrodes trajectories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capobianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Karachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2336,64 +2336,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyDBS: an automated image processing workflow for deep brain stimulation surgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernández-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,51 +2496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Peterlík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2574,51 +2574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient virtuel au service de la chirurgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2669,308 +2669,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards non-linear needle trajectories: performance analysis of the ARC passive-steerable needle in a phan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Planning non-linear trajectories for no-touch thermal ablation using passive steerable needle with controlled stiffness and PSAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M. Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Rubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2025 Computer Assisted Radiology and Surgery 39th International Congress and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Joint 19th AE-CAI, 11th CARE and 7th OR 2.0 workshop of MICCAI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105343v1</w:t>
+                <w:t xml:space="preserve">hal-05306808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-NCA : Chained Neural Cellular Automata for Fast and Accurate Thermal Ablation Estimation</w:t>
+                <w:t xml:space="preserve">Towards non-linear needle trajectories: performance analysis of the ARC passive-steerable needle in a phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Mehtali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Verde</w:t>
+                <w:t xml:space="preserve">Antoine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference - Medical Image Computing and Computer Assisted Interventions (MICCAI 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CARS 2025 Computer Assisted Radiology and Surgery 39th International Congress and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04965-0_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05281821v1</w:t>
+                <w:t xml:space="preserve">hal-05105343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards non-linear needle trajectories: performance analysis of the ARC passive-steerable needle in a phantom gel model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Rubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Berlin, Germany. pp.1-115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2998,191 +3015,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning non-linear trajectories for no-touch thermal ablation using passive steerable needle with controlled stiffness and PSAM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C-NCA : Chained Neural Cellular Automata for Fast and Accurate Thermal Ablation Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Rubbert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jonas Mehtali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 19th AE-CAI, 11th CARE and 7th OR 2.0 workshop of MICCAI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference - Medical Image Computing and Computer Assisted Interventions (MICCAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejon, South Korea. pp.67-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04965-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306808v1</w:t>
+                <w:t xml:space="preserve">hal-05281821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of reinforcement learning on automatic deep brain stimulation planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Pantovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing in Computer- Assisted Interventions (IPCAI 2024), Barcelone, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3220,90 +3220,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryotrack: Planning and Navigation for Computer Assisted Cryoablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Krumb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Mehtali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Interventions (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp.99-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3363,51 +3363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danial Pour Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automation, Robotics and Applications, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3467,51 +3467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Pantovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging, 20-24 février 2022, San Diego, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3539,321 +3539,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto front vs. Weighted sum for automatic trajectory planning of deep brain stimulation</w:t>
+                <w:t xml:space="preserve">MANGO: Low-Cost Open Source Needle Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hamzé</w:t>
+                <w:t xml:space="preserve">Joao Victor Galvao da Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Krumb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Voirin</w:t>
+                <w:t xml:space="preserve">Utkarsh Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Collet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anirban Mukhopadhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Essert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46720-7_62⟩</w:t>
+              <w:t xml:space="preserve">IJCAI-ECAI 2022, THE 31ST INTERNATIONAL JOINT CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681163.2022.2154276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417319v1</w:t>
+                <w:t xml:space="preserve">hal-03809848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANGO: Low-Cost Open Source Needle Guidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pareto front vs. Weighted sum for automatic trajectory planning of deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Victor Galvao da Mata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henry Krumb</w:t>
+                <w:t xml:space="preserve">J. Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utkarsh Mishra</w:t>
+                <w:t xml:space="preserve">P. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirban Mukhopadhay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Haegelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-ECAI 2022, THE 31ST INTERNATIONAL JOINT CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athens, Greece. pp.534--541, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21681163.2022.2154276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46720-7_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809848v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modelling of the residual freezing for renal cryoablation simulation and prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramod Prabhakar Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3926,51 +3926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and planning before cryoablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRSE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4056,51 +4056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Joskowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2018 21st International Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenade, Spain. pp.230-237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Donostia, Spain. pp.1087-1094, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4264,51 +4264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '16: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Denver, United States. pp.125-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4394,51 +4394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society (EMBC’15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.3635 - 3638 </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4466,644 +4466,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyDBS: An automated image-processing workflow for planning and postoperative assessment of deep brain stimulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi‐probe three‐dimensional placement planning for liver cryosurgery: comparison of different optimization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaberzadeh Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Essert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">14th International Conference Computational and Mathematical Methods in Science and Engineering (CMMSE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cadiz, Spain. pp.743--754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403695v1</w:t>
+                <w:t xml:space="preserve">hal-05403493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Pre-operative Planning of DBS Electrodes Placement using Anatomo-Clinical Atlases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Dergachyova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DBSMC 2014, Workshop of MICCAI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.52-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐probe three‐dimensional placement planning for liver cryosurgery: comparison of different optimization methods</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PyDBS: An automated image-processing workflow for planning and postoperative assessment of deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano D’albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Haegelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernández-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lalys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference Computational and Mathematical Methods in Science and Engineering (CMMSE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cadiz, Spain. pp.743--754</w:t>
+              <w:t xml:space="preserve">CARS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403493v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Parameters Optimization for Deep Brain Stimulation Trajectory Planning.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain-shift aware risk map for Deep Brain Stimulation Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
+              <w:t xml:space="preserve">DBSMC - MICCAI 2012 Workshop on Deep Brain Stimulation Methodological Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906928v1</w:t>
+                <w:t xml:space="preserve">hal-00736773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-shift aware risk map for Deep Brain Stimulation Planning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic Parameters Optimization for Deep Brain Stimulation Trajectory Planning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBSMC - MICCAI 2012 Workshop on Deep Brain Stimulation Methodological Challenges</w:t>
+              <w:t xml:space="preserve">Image-Guidance and Multimodal Dose Planning in Radiation Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736773v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Computation of Electrodes Trajectory for Deep Brain Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging and Augmented Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.149-158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5417,408 +5417,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part III</w:t>
+                <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry M. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence H. Staib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lawrence K. Staib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 11766, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32248-9. </w:t>
+              <w:t xml:space="preserve">Springer, 11764, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32239-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32239-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031315v1</w:t>
+                <w:t xml:space="preserve">hal-03445373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part V</w:t>
+                <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry M. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence Staib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lawrence H. Staib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 11768, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32254-0. </w:t>
+              <w:t xml:space="preserve">Springer, 11766, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32248-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32254-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031318v1</w:t>
+                <w:t xml:space="preserve">hal-04031315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part I</w:t>
+                <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry M. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence K. Staib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lawrence Staib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 11764, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32239-7. </w:t>
+              <w:t xml:space="preserve">Springer, 11768, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32254-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32239-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32254-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445373v1</w:t>
+                <w:t xml:space="preserve">hal-04031318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part IV</w:t>
               </w:r>
@@ -5843,64 +5843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry M. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence H. Staib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 11767, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32251-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5970,64 +5970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry M. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Staib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 11769, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32226-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6090,51 +6090,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based surgery planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Joskowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6158,172 +6158,52 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...118 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6470,51 +6350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mehtali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03350-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05379053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Verde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl2.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pantovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03078-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Pour Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Bruijne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Speidel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02585-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2152376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueben Dorent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rizzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cardinale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Frazzini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02420-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Scorza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hadji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Bertelsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101820" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Peters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02279-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02153-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Golkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Joskowicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02051-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esia Belbachir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1754-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354320v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Benadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ollivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl.2018.5070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S Holden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1753-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dergachyova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1724-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaberzadeh Ansari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Essert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1263-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01116063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano d'Albis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fern&#225;ndez-Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1007-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterl&#237;k" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04965-0_7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03373-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Verde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706884v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Krumb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhyay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72089-5_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA56516.2023.10125619" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2606538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamz&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voirin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haegelen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46720-7_62" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Victor Galvao da Mata" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Mishra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2154276" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32254-0_24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-019-02282-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Rao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00937-3_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2017.7969428" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908961.2909028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bilger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano D&#8217;albis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403493v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. d'Albis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardinet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736773v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15699-1_16" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87193-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Cattin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87237-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031315v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry M. Peters" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence H. Staib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Staib" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32254-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence K. Staib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32239-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32251-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32226-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816176-0.00037-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05379053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Verde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl2.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mehtali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03350-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pantovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03078-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Pour Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Bruijne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Speidel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02585-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2152376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueben Dorent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rizzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cardinale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Frazzini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02420-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Scorza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hadji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Bertelsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101820" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Peters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02279-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02153-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Golkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Joskowicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02051-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dergachyova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1724-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esia Belbachir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1754-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Benadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ollivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl.2018.5070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S Holden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1753-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaberzadeh Ansari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Essert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1263-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01116063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano d'Albis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fern&#225;ndez-Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1007-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterl&#237;k" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Verde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03373-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04965-0_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706884v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Krumb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhyay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72089-5_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA56516.2023.10125619" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2606538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Victor Galvao da Mata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Mishra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2154276" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamz&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voirin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haegelen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46720-7_62" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32254-0_24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-019-02282-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Rao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00937-3_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2017.7969428" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908961.2909028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bilger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano D&#8217;albis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. d'Albis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15699-1_16" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87193-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Cattin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87237-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry M. Peters" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence K. Staib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32239-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031315v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence H. Staib" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Staib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32254-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32251-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32226-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816176-0.00037-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>