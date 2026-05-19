--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -2183,295 +2183,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of parameters for deep brain stimulation automatic preoperative planning of electrodes trajectories.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PyDBS: an automated image processing workflow for deep brain stimulation surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Haegelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Karachi</w:t>
+                <w:t xml:space="preserve">Sara Fernández-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.1973-1983. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-015-1263-5⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.117-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-014-1007-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207334v1</w:t>
+                <w:t xml:space="preserve">inserm-01116063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyDBS: an automated image processing workflow for deep brain stimulation surgery.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiziano d'Albis</w:t>
+                <w:t xml:space="preserve">Statistical study of parameters for deep brain stimulation automatic preoperative planning of electrodes trajectories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Essert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Capobianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lalys</w:t>
+                <w:t xml:space="preserve">Carine Karachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (2), pp.117-28. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.1973-1983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-014-1007-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-015-1263-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01116063v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative trajectory planning for percutaneous procedures in deformable environments</w:t>
               </w:r>
@@ -3435,395 +3435,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-UNet for segmentation of SEEG electrode contacts on post-operative CT scans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Ollivier</w:t>
+                <w:t xml:space="preserve">MANGO: Low-Cost Open Source Needle Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Victor Galvao da Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Krumb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsh Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Mukhopadhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging, 20-24 février 2022, San Diego, USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2606538⟩</w:t>
+              <w:t xml:space="preserve">IJCAI-ECAI 2022, THE 31ST INTERNATIONAL JOINT CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681163.2022.2154276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445379v1</w:t>
+                <w:t xml:space="preserve">hal-03809848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANGO: Low-Cost Open Source Needle Guidance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pareto front vs. Weighted sum for automatic trajectory planning of deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Haegelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-ECAI 2022, THE 31ST INTERNATIONAL JOINT CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21681163.2022.2154276⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athens, Greece. pp.534--541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46720-7_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809848v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto front vs. Weighted sum for automatic trajectory planning of deep brain stimulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-UNet for segmentation of SEEG electrode contacts on post-operative CT scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Pantovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Essert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Athens, Greece. pp.534--541, </w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging, 20-24 février 2022, San Diego, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46720-7_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2606538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417319v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modelling of the residual freezing for renal cryoablation simulation and prediction</w:t>
               </w:r>
@@ -4714,64 +4714,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Haegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernández-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan</w:t>
@@ -5544,281 +5544,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part III</w:t>
+                <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry M. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence H. Staib</w:t>
+                <w:t xml:space="preserve">Lawrence Staib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 11766, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32248-9. </w:t>
+              <w:t xml:space="preserve">Springer, 11768, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32254-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32254-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031315v1</w:t>
+                <w:t xml:space="preserve">hal-04031318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part V</w:t>
+                <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry M. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence Staib</w:t>
+                <w:t xml:space="preserve">Lawrence H. Staib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, 11768, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32254-0. </w:t>
+              <w:t xml:space="preserve">Springer, 11766, 2019, Lecture Notes in Computer Science (LNCS), 978-3-030-32248-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32254-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031318v1</w:t>
+                <w:t xml:space="preserve">hal-04031315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2019: 22nd International Conference, Shenzhen, China, October 13–17, 2019, Proceedings, Part IV</w:t>
               </w:r>
@@ -5843,51 +5843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry M. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence H. Staib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5970,51 +5970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry M. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Staib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Essert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6350,51 +6350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05379053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Verde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl2.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mehtali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03350-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pantovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03078-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Pour Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Bruijne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Speidel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02585-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2152376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueben Dorent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rizzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cardinale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Frazzini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02420-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Scorza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hadji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Bertelsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101820" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Peters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02279-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02153-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Golkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Joskowicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02051-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dergachyova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1724-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esia Belbachir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1754-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Benadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ollivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl.2018.5070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S Holden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1753-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaberzadeh Ansari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Essert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1263-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01116063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano d'Albis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fern&#225;ndez-Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1007-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterl&#237;k" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Verde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03373-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04965-0_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706884v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Krumb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhyay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72089-5_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA56516.2023.10125619" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2606538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Victor Galvao da Mata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Mishra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2154276" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamz&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voirin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haegelen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46720-7_62" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32254-0_24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-019-02282-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Rao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00937-3_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2017.7969428" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908961.2909028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bilger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano D&#8217;albis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. d'Albis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15699-1_16" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87193-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Cattin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87237-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry M. Peters" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence K. Staib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32239-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031315v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence H. Staib" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Staib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32254-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32251-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32226-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816176-0.00037-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05379053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Verde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Essert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl2.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mehtali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03350-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pantovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03078-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danial Pour Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Bruijne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Speidel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.22187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02585-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2152376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueben Dorent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rizzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cardinale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Frazzini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02420-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Scorza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hadji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Bertelsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101820" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Peters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02279-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-020-02153-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Golkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Joskowicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02051-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dergachyova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1724-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esia Belbachir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1754-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Benadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ollivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl.2018.5070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S Holden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1753-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaberzadeh Ansari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Essert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01116063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano d'Albis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fern&#225;ndez-Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-014-1007-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207334v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capobianco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1263-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterl&#237;k" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Verde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03373-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04965-0_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706884v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Krumb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhyay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72089-5_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA56516.2023.10125619" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Victor Galvao da Mata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Mishra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2154276" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417319v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamz&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voirin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haegelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46720-7_62" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2606538" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32254-0_24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-019-02282-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Rao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00937-3_27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2017.7969428" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908961.2909028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bilger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319180" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano D&#8217;albis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. d'Albis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15699-1_16" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87193-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Cattin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87237-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry M. Peters" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence K. Staib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32239-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Staib" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32254-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence H. Staib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32251-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32226-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816176-0.00037-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>