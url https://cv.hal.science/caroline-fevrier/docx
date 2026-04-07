--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -633,203 +633,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varietates fortunae : religion et mythologie à Rome : hommage à Jacqueline Champeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varietates fortvnae. Religion et mythologie à Rome. Hommage à Jacqueline Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Briquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guittard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paris : Presses de l'Université Paris-Sorbonne, pp.358, 2010</w:t>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, 358 p., 2010, (Roma antiqua), 978-2-84050-683-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00720214v1</w:t>
+                <w:t xml:space="preserve">hal-04303597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varietates fortvnae. Religion et mythologie à Rome. Hommage à Jacqueline Champeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fevrier</w:t>
+                <w:t xml:space="preserve">Varietates fortunae : religion et mythologie à Rome : hommage à Jacqueline Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Briquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Briquel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guittard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne, 358 p., 2010, (Roma antiqua), 978-2-84050-683-6</w:t>
+              <w:t xml:space="preserve">Paris : Presses de l'Université Paris-Sorbonne, pp.358, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303597v1</w:t>
+                <w:t xml:space="preserve">halshs-00720214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplicare deis&amp;quot; la supplication expiatoire à Rome</w:t>
               </w:r>
@@ -1557,51 +1557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline F&#233;vrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.107019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guittard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05221836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05221964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline F&#233;vrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.107019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guittard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05221836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05221964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>