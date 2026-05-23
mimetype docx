--- v1 (2026-04-07)
+++ v2 (2026-05-23)
@@ -809,499 +809,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00720214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplicare deis&amp;quot; la supplication expiatoire à Rome</w:t>
+                <w:t xml:space="preserve">L'animal et le savoir, de l'Antiquité à la Renaissance : journées d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Turnhout : Brepols, pp.250, 2009, Recherches sur les rhétoriques religieuses; 10</w:t>
+              <w:t xml:space="preserve">Caen : Presses universitaires de Caen, pp.188, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00720207v1</w:t>
+                <w:t xml:space="preserve">halshs-00720222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'animal et le savoir, de l'Antiquité à la Renaissance : journées d'étude</w:t>
+                <w:t xml:space="preserve">Supplicare deis&amp;quot; la supplication expiatoire à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caen : Presses universitaires de Caen, pp.188, 2009</w:t>
+              <w:t xml:space="preserve">Turnhout : Brepols, pp.250, 2009, Recherches sur les rhétoriques religieuses; 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00720222v1</w:t>
+                <w:t xml:space="preserve">halshs-00720207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cum dolabra ire piscatum&amp;lt;/em&amp;gt;. Les poissons de la terre, du discours scientifique à la littérature du prodige</w:t>
+                <w:t xml:space="preserve">Journée d'études « Images de l'animal dans l'Antiquité. Des figures de l'animal au bestiaire figuré »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de l'animal dans l'Antiquité. Des figures de l'animal au bestiaire figuré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Caen, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009 (1), 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166895v1</w:t>
+                <w:t xml:space="preserve">hal-05221836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’ἱππόκαμπος à l’&amp;lt;em&amp;gt;equus marinus&amp;lt;/em&amp;gt; : le cheval de mer, ou les vicissitudes d’une figure double</w:t>
+                <w:t xml:space="preserve">Journée d'études « L'animal et le savoir, de l'Antiquité à la Renaissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'animal et le savoir, de l'Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Caen, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009 (2), 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163421v1</w:t>
+                <w:t xml:space="preserve">hal-05221964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée d'études « Images de l'animal dans l'Antiquité. Des figures de l'animal au bestiaire figuré »</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cum dolabra ire piscatum&amp;lt;/em&amp;gt;. Les poissons de la terre, du discours scientifique à la littérature du prodige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221836v1</w:t>
+                <w:t xml:space="preserve">hal-05166895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée d'études « L'animal et le savoir, de l'Antiquité à la Renaissance »</w:t>
+                <w:t xml:space="preserve">De l’ἱππόκαμπος à l’&amp;lt;em&amp;gt;equus marinus&amp;lt;/em&amp;gt; : le cheval de mer, ou les vicissitudes d’une figure double</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Février</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221964v1</w:t>
+                <w:t xml:space="preserve">hal-05163421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1557,51 +1557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline F&#233;vrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.107019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guittard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05221836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05221964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline F&#233;vrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.107019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guittard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05221836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05221964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>