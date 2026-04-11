--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -615,295 +615,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of low-depth pairing-based homomorphic encryption scheme</w:t>
+                <w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbert</w:t>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhaskar Biswas</w:t>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13389-018-0192-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836393v1</w:t>
+                <w:t xml:space="preserve">hal-01427639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and implementation of low-depth pairing-based homomorphic encryption scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+                <w:t xml:space="preserve">Bhaskar Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t>
+              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13389-018-0192-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427639v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Parameters for Somewhat Homomorphic Encryption Schemes on Binary Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -963,103 +963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5s), </w:t>
@@ -1328,277 +1328,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end security architecture for multimedia content distribution on mobile phones</w:t>
+                <w:t xml:space="preserve">How can Reed-Solomon codes improve steganographic schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Delpha</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Galand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAST Transactions on Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (1), pp.81-91</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871169v1</w:t>
+                <w:t xml:space="preserve">inria-00504247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can Reed-Solomon codes improve steganographic schemes</w:t>
+                <w:t xml:space="preserve">An end-to-end security architecture for multimedia content distribution on mobile phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Benjelloun Touimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Galand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">ISAST Transactions on Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.81-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00504247v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of homomorphic encryption for non-specialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Galand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.Article ID 13801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2538,64 +2538,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C2SI 2017 : 2nd International Conference on Codes, Cryptology and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.68 - 82, </w:t>
@@ -2627,286 +2627,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+                <w:t xml:space="preserve">Stream Ciphers: A Practical Solution for Efficient Homomorphic-Ciphertext Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canteaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Carpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Lepoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Naya-Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CryptoAction Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427642v1</w:t>
+                <w:t xml:space="preserve">hal-01401328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream Ciphers: A Practical Solution for Efficient Homomorphic-Ciphertext Compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergiu Carpov</w:t>
+                <w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">María Naya-Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CryptoAction Symposium 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401328v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream ciphers: A Practical Solution for Efficient Homomorphic-Ciphertext Compression</w:t>
               </w:r>
@@ -3225,90 +3225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3993,230 +3993,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage EM du code de Tardos pour le fingerprinting</w:t>
+                <w:t xml:space="preserve">Expectation Maximisation decoding of Tardos probabilistic fingerprinting code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">IS\&amp;T/SPIE International Symposium on Electronic Imaging 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504522v1</w:t>
+                <w:t xml:space="preserve">inria-00504523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation Maximisation decoding of Tardos probabilistic fingerprinting code</w:t>
+                <w:t xml:space="preserve">Décodage EM du code de Tardos pour le fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Charpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fuchun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS\&amp;T/SPIE International Symposium on Electronic Imaging 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Proc. XXIIème colloque du GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504523v1</w:t>
+                <w:t xml:space="preserve">inria-00504522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma complet de traçage de documents multimédia reposant sur des versions améliorées des codes de Tardos et de la technique de tatouage &amp;quot; Broken Arrows</w:t>
               </w:r>
@@ -4513,103 +4513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secured diffusion of music on mobiles: An end-to-end approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Benjelloun Touimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Taiwanese-French Conference on Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Nancy, France</w:t>
@@ -4727,217 +4727,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00083329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of watermarking security</w:t>
+                <w:t xml:space="preserve">Watermarking security part II: practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1868-1872</w:t>
+              <w:t xml:space="preserve">Security, Steganography, and Watermarking of Multimedia Contents VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Jose, CA, USA, United States. pp.758--767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158005v1</w:t>
+                <w:t xml:space="preserve">inria-00083335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking security part II: practice</w:t>
+                <w:t xml:space="preserve">A theoretical study of watermarking security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Furon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security, Steganography, and Watermarking of Multimedia Contents VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San Jose, CA, USA, United States. pp.758--767</w:t>
+              <w:t xml:space="preserve">ISIT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1868-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00083335v1</w:t>
+                <w:t xml:space="preserve">hal-00158005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Watermarking attack: security of WSS techniques</w:t>
               </w:r>
@@ -5615,51 +5615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination and exploration of practical parameters for the latest Somewhat Homomorphic Encryption (SHE) Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Carpov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ligier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2020-0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Lepoint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Naya-Plasencia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9273-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Biswas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0192-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2808962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Charpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.127-146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G3DQDMM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Benjelloun Touimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Milhau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Galand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucqueau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delaigle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Goray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.771076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620358v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2017.00043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sultan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72817-9_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-52993-5_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Qarboua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schrek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541346" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lolive" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25516-8_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581156v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Cox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Xie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504522v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guyader" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0055867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987390.ch6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Canard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Catinaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394362v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naya-Plasencia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Carpov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ligier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2020-0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Lepoint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Naya-Plasencia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9273-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Biswas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0192-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2808962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Charpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.127-146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G3DQDMM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Galand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Benjelloun Touimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Milhau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucqueau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delaigle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Goray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.771076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620358v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2017.00043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sultan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72817-9_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-52993-5_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Qarboua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schrek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541346" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lolive" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25516-8_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581156v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Cox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Xie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guyader" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0055867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987390.ch6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Canard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Catinaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394362v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naya-Plasencia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>