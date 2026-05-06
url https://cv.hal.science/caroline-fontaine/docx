--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -481,429 +481,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream Ciphers: A Practical Solution for Efficient Homomorphic-Ciphertext Compression</w:t>
+                <w:t xml:space="preserve">Design and implementation of low-depth pairing-based homomorphic encryption scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Canteaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergiu Carpov</w:t>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cryptology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00145-017-9273-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13389-018-0192-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650012v1</w:t>
+                <w:t xml:space="preserve">hal-01836393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware/Software co-Design of an Accelerator for FV Homomorphic Encryption Scheme using Karatsuba Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Migliore</w:t>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (3), pp.335-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TC.2016.2645204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of low-depth pairing-based homomorphic encryption scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stream Ciphers: A Practical Solution for Efficient Homomorphic-Ciphertext Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canteaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Carpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbert</w:t>
+                <w:t xml:space="preserve">Tancrède Lepoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhaskar Biswas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Naya-Plasencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.885-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13389-018-0192-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00145-017-9273-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836393v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Parameters for Somewhat Homomorphic Encryption Schemes on Binary Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -963,103 +963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Speed Accelerator for Homomorphic Encryption using the Karatsuba Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5s), </w:t>
@@ -1328,277 +1328,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can Reed-Solomon codes improve steganographic schemes</w:t>
+                <w:t xml:space="preserve">An end-to-end security architecture for multimedia content distribution on mobile phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Galand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Benjelloun Touimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">ISAST Transactions on Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.81-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504247v1</w:t>
+                <w:t xml:space="preserve">hal-00871169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end security architecture for multimedia content distribution on mobile phones</w:t>
+                <w:t xml:space="preserve">How can Reed-Solomon codes improve steganographic schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Milhau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Galand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAST Transactions on Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (1), pp.81-91</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871169v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00504247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of homomorphic encryption for non-specialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Galand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.Article ID 13801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2538,64 +2538,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C2SI 2017 : 2nd International Conference on Codes, Cryptology and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.68 - 82, </w:t>
@@ -2627,524 +2627,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream Ciphers: A Practical Solution for Efficient Homomorphic-Ciphertext Compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergiu Carpov</w:t>
+                <w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">María Naya-Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CryptoAction Symposium 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Xi’an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401328v1</w:t>
+                <w:t xml:space="preserve">hal-01427642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast polynomial arithmetic for Somewhat Homomorphic Encryption operations in hardware with Karatsuba algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+                <w:t xml:space="preserve">Stream Ciphers: A Practical Solution for Efficient Homomorphic-Ciphertext Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canteaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Carpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Lepoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Naya-Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CryptoAction Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPT.2016.7929535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427642v1</w:t>
+                <w:t xml:space="preserve">hal-01401328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream ciphers: A Practical Solution for Efficient Homomorphic-Ciphertext Compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergiu Carpov</w:t>
+                <w:t xml:space="preserve">New results about Tu-Deng's conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukayna Qarboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSE 2016 : 23rd International Conference on Fast Software Encryption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-52993-5_16⟩</w:t>
+              <w:t xml:space="preserve">ISIT 2016 : IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. pp.485 - 489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280479v1</w:t>
+                <w:t xml:space="preserve">hal-01635350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results about Tu-Deng's conjecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Schrek</w:t>
+                <w:t xml:space="preserve">Stream ciphers: A Practical Solution for Efficient Homomorphic-Ciphertext Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Canteaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Carpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Lepoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Naya-Plasencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2016 : IEEE International Symposium on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. pp.485 - 489, </w:t>
+              <w:t xml:space="preserve">FSE 2016 : 23rd International Conference on Fast Software Encryption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bochum, Germany. pp.313-333, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-52993-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635350v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise des Correctifs de Sécurité pour les Systèmes Navals</w:t>
               </w:r>
@@ -3225,90 +3225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Polynomial Multiplication Algorithms for Homomorphic Encryption Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4513,103 +4513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secured diffusion of music on mobiles: An end-to-end approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Benjelloun Touimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Milhau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Taiwanese-French Conference on Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Nancy, France</w:t>
@@ -5615,51 +5615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination and exploration of practical parameters for the latest Somewhat Homomorphic Encryption (SHE) Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,90 +5735,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Compress Homomorphic Ciphertexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canteaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Carpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Lepoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Naya-Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Carpov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ligier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2020-0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Lepoint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Naya-Plasencia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9273-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Biswas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0192-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2808962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Charpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.127-146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G3DQDMM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Galand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Benjelloun Touimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Milhau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucqueau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delaigle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Goray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.771076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620358v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2017.00043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sultan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72817-9_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-52993-5_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Qarboua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schrek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541346" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lolive" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25516-8_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581156v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Cox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Xie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guyader" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0055867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987390.ch6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Canard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Catinaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394362v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naya-Plasencia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Carpov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ligier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sirdey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2020-0015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Biswas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-018-0192-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2645204" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Lepoint" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Naya-Plasencia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9273-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnoron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2808962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Charpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.27.127-146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G3DQDMM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Benjelloun Touimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Milhau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Galand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucqueau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delaigle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Goray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5.771076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03620358v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71667-1_2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802702v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2017.00043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sultan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72817-9_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2016.7929535" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Qarboua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schrek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541346" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-52993-5_16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2015.7393307" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lolive" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25516-8_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581156v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Cox" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuchun Xie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Dikici" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Idrissi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Guyader" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0055867" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987390.ch6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Canard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Catinaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394362v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naya-Plasencia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>