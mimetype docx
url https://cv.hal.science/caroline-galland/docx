--- v0 (2026-03-19)
+++ v1 (2026-05-14)
@@ -1149,198 +1149,198 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le salut par procuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Histoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.193896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445776v1</w:t>
+                <w:t xml:space="preserve">halshs-04278927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le salut par procuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.193896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
-[...56 lines deleted...]
-                <w:t xml:space="preserve">halshs-04278927v1</w:t>
+                <w:t xml:space="preserve">hal-04445776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des usages de la grâce. Pratiques des indulgences du Moyen Âge à l’époque contemporaine</w:t>
               </w:r>
@@ -3027,173 +3027,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In tempore tribulationis. L'Eglise canadienne de la capitulation de Québec (1759) à la proclamation royale (1763)</w:t>
+                <w:t xml:space="preserve">Croire, un objet d'histoire comme un autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Veyssière, Laurent. </w:t>
+              <w:t xml:space="preserve">Cottret Monique; Galland Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle-France en héritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Colin, pp.45--68, 2013, 978-2-200-28766-5</w:t>
+              <w:t xml:space="preserve">Croire ou ne pas croire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Kimé, pp.361-373, 2013, Le sens de l'histoire, 978-2-84174-624-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638907v1</w:t>
+                <w:t xml:space="preserve">hal-01801438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croire, un objet d'histoire comme un autre ?</w:t>
+                <w:t xml:space="preserve">In tempore tribulationis. L'Eglise canadienne de la capitulation de Québec (1759) à la proclamation royale (1763)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cottret Monique; Galland Caroline. </w:t>
+              <w:t xml:space="preserve">Veyssière, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croire ou ne pas croire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Kimé, pp.361-373, 2013, Le sens de l'histoire, 978-2-84174-624-8</w:t>
+              <w:t xml:space="preserve">La Nouvelle-France en héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Colin, pp.45--68, 2013, 978-2-200-28766-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801438v1</w:t>
+                <w:t xml:space="preserve">hal-01638907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3526,255 +3526,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1608-2008. La fondation du Québec et la mémoire canadienne. Fièvre commémorative et histoire des mémoires</w:t>
+                <w:t xml:space="preserve">Dame sainte pauvreté&amp;quot; chez les récollets de la Nouvelle-France : d'une règle de vie à un idéal perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cottret Bernard; Henneton Lauric. </w:t>
+              <w:t xml:space="preserve">Cottret Monique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du bon usage des commémorations: histoire, mémoire et identité, XVIe-XXIe siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Normes et déviances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions de Paris, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638999v1</w:t>
+                <w:t xml:space="preserve">hal-03871729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fabuleux destin de Nicolas Viel : premier vrai faux martyr de la Nouvelle-France et lieu de mémoire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bélissa Marc; Cottret Monique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Martyr(e), Moyen Âge et Temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.73-88, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dame sainte pauvreté&amp;quot; chez les récollets de la Nouvelle-France : d'une règle de vie à un idéal perdu</w:t>
+                <w:t xml:space="preserve">1608-2008. La fondation du Québec et la mémoire canadienne. Fièvre commémorative et histoire des mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cottret Monique. </w:t>
+              <w:t xml:space="preserve">Cottret Bernard; Henneton Lauric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes et déviances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Du bon usage des commémorations: histoire, mémoire et identité, XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-106, 2010, 978-2-7535-1013-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.109589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871729v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les églises à la Récollette : la naissance d'un modèle d'église conventuelle en Nouvelle-France (XVIIe et XVIIIe siècles)</w:t>
               </w:r>
@@ -4385,51 +4385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB797C9C"/>
+    <w:nsid w:val="8D5AC034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4616,51 +4616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moracchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03205456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2019013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heimendinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.193896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine De Cevins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9708/le-salut-par-procuration" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andurand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Deniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guittienne-M&#252;rger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15314" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonzon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moracchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03205456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dehoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2019013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heimendinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine De Cevins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9708/le-salut-par-procuration" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.193896" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andurand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Deniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guittienne-M&#252;rger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cottret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15314" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638976v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonzon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.109589" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>