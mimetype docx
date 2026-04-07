--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -234,134 +234,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles catégories pour analyser la conduite motrice et la transformer ? À propos de l’« équilibration ».</w:t>
+                <w:t xml:space="preserve">France’s 2018 Report Card on Physical Activity for Children and Youth: Results and International Comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cizeron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salomé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.4252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.270-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033059v1</w:t>
+                <w:t xml:space="preserve">hal-02950981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Experience in a Learning Protocol: A Case Study in Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -383,613 +426,570 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France’s 2018 Report Card on Physical Activity for Children and Youth: Results and International Comparisons</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles catégories pour analyser la conduite motrice et la transformer ? À propos de l’« équilibration ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Genin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (3), pp.270-277. </w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro spécial 3 (Numéro spécial 3 ), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.4252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950981v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une lecture compréhensive de l'activité motrice d’apprentis danseurs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the referee in physical education lessons: student experience and motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Cizeron</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (4), pp.418-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2018.1455818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983516v1</w:t>
+                <w:t xml:space="preserve">hal-02367765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the referee in physical education lessons: student experience and motivation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results from France's 2018 Report Card on Physical Activity for Children and Youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.S360-S362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2018-0511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17408989.2018.1455818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02367765v1</w:t>
+                <w:t xml:space="preserve">hal-01962857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from France's 2018 Report Card on Physical Activity for Children and Youth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alicia Fillon</w:t>
+                <w:t xml:space="preserve">Vers une lecture compréhensive de l'activité motrice d’apprentis danseurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Genin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jpah.2018-0511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01962857v1</w:t>
+                <w:t xml:space="preserve">hal-01983516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from the first french report card on physical activity for children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1047,247 +1047,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaborer des connaissances utiles aux enseignants pour guider les apprentissages des élèves en EPS : l’étude des morphogenèses des habiletés motrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’intelligibilité de l’organisation motrice au sein du présent de l’agir : études de cas en enseignement de la danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919840v1</w:t>
+                <w:t xml:space="preserve">hal-01919848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligibilité de l’organisation motrice au sein du présent de l’agir : études de cas en enseignement de la danse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaborer des connaissances utiles aux enseignants pour guider les apprentissages des élèves en EPS : l’étude des morphogenèses des habiletés motrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919848v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'activité motrice de l'élève pour guider ses apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.15-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1325,51 +1325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel cadre d’analyse de l’activité motrice de l’élève en EPS ? Etude de cas en enseignement scolaire de la natation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.65-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1394,51 +1394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un curriculum « réel », ou comment se rendre intelligible l’activité de l’élève ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1479,221 +1479,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habileté motrice comme « forme organisée » : quels outils d’analyse pour l’enseigner ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Cizeron</w:t>
+                <w:t xml:space="preserve">L'habileté motrice comme « forme organisée » : quels outils d'analyse pour l'enseigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganière Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cizeron Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 81, pp.17-27</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076093v1</w:t>
+                <w:t xml:space="preserve">hal-01919796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habileté motrice comme « forme organisée » : quels outils d'analyse pour l'enseigner ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cizeron Marc</w:t>
+                <w:t xml:space="preserve">L’habileté motrice comme « forme organisée » : quels outils d’analyse pour l’enseigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919796v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'habileté motrice comme une &amp;quot; forme &amp;quot; : étude de cas en gymnastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1776,64 +1776,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle d’arbitre lors de leçons d’EPS : expérience et motivation des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Biennales de l’Association pour la Recherche sur l’Intervention en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1871,64 +1871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle d’arbitre lors de leçons d’EPS : expérience et motivation des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Biennale de l'ARIS (Association de recherche sur l'intervention en sport)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1953,51 +1953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est ce que le « savoir » dans le contexte de l’enseignement-apprentissage des conduites motrices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2035,64 +2035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une lecture compréhensive de l’organisation motrice de l’élève en EPS : une étude de cas en lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganière Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cizeron Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2265,51 +2265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder au sens de l’expérience corporelle : points d’appuis théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Andrieu, J. Morlot &amp; G. Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérience corporelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, pp.63-74, 2013</w:t>
@@ -2338,51 +2338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,51 +2619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1455818" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ganiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cizeron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1642" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gani&#232;re Caroline" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1455818" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ganiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cizeron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1642" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gani&#232;re Caroline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>