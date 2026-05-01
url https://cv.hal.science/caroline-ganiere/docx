--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -66,2066 +66,2607 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
+                <w:t xml:space="preserve">Learning to explore in climbing: a complex sense-making activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">28th Congress of the European College of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409259v1</w:t>
+                <w:t xml:space="preserve">hal-05582748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France’s 2018 Report Card on Physical Activity for Children and Youth: Results and International Comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of exploratory strategies in learning: an enactive and phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Aubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pauline Genin</w:t>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...1387 lines deleted...]
-                <w:t xml:space="preserve">hal-00811883v1</w:t>
+              <w:t xml:space="preserve">International Society of Qualitative Research in Sport and Exercise (QRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Cambridge (GB), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle d’arbitre lors de leçons d’EPS : expérience et motivation des élèves</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Biennales de l’Association pour la Recherche sur l’Intervention en Sport</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02374343v1</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (8), pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle d’arbitre lors de leçons d’EPS : expérience et motivation des élèves.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense‐making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Biennale de l'ARIS (Association de recherche sur l'intervention en sport)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02374368v1</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-023-01817-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est ce que le « savoir » dans le contexte de l’enseignement-apprentissage des conduites motrices ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Quelles catégories pour analyser la conduite motrice et la transformer ? À propos de l’« équilibration ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01987426v1</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro spécial 3 (Numéro spécial 3 ), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.4252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une lecture compréhensive de l’organisation motrice de l’élève en EPS : une étude de cas en lutte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of Experience in a Learning Protocol: A Case Study in Climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France’s 2018 Report Card on Physical Activity for Children and Youth: Results and International Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.270-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une lecture compréhensive de l'activité motrice d’apprentis danseurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of the referee in physical education lessons: student experience and motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (4), pp.418-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2018.1455818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Results from France's 2018 Report Card on Physical Activity for Children and Youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.S360-S362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2018-0511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Results from the first french report card on physical activity for children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Praznoczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.660-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2017-0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaborer des connaissances utiles aux enseignants pour guider les apprentissages des élèves en EPS : l’étude des morphogenèses des habiletés motrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligibilité de l’organisation motrice au sein du présent de l’agir : études de cas en enseignement de la danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre l'activité motrice de l'élève pour guider ses apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.15-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel cadre d’analyse de l’activité motrice de l’élève en EPS ? Etude de cas en enseignement scolaire de la natation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.65-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un curriculum « réel », ou comment se rendre intelligible l’activité de l’élève ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Questionner le curriculum en éducation physique et sportive : Quelle dynamique en contexte ? Quelle autonomie ?, 22, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.1642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habileté motrice comme « forme organisée » : quels outils d’analyse pour l’enseigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.17-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habileté motrice comme « forme organisée » : quels outils d'analyse pour l'enseigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ganière Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cizeron Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser l'habileté motrice comme une &amp;quot; forme &amp;quot; : étude de cas en gymnastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.103-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: an enactive phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle d’arbitre lors de leçons d’EPS : expérience et motivation des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Biennales de l’Association pour la Recherche sur l’Intervention en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle d’arbitre lors de leçons d’EPS : expérience et motivation des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Biennale de l'ARIS (Association de recherche sur l'intervention en sport)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est ce que le « savoir » dans le contexte de l’enseignement-apprentissage des conduites motrices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une lecture compréhensive de l’organisation motrice de l’élève en EPS : une étude de cas en lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganière Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cizeron Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2135,100 +2676,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation motrice de l'élève apprenant en E.P.S. : élaboration d'un cadre d'analyse pour l'intervention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CLF20010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01988474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2238,241 +2779,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder au sens de l’expérience corporelle : points d’appuis théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Andrieu, J. Morlot &amp; G. Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérience corporelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, pp.63-74, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2619,51 +3160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1455818" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ganiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cizeron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1642" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gani&#232;re Caroline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01817-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0241" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1455818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ganiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0511" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cizeron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gani&#232;re Caroline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>