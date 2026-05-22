--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -66,2102 +66,2102 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (8), pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense‐making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-023-01817-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles catégories pour analyser la conduite motrice et la transformer ? À propos de l’« équilibration ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro spécial 3 (Numéro spécial 3 ), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.4252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Experience in a Learning Protocol: A Case Study in Climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France’s 2018 Report Card on Physical Activity for Children and Youth: Results and International Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.270-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2019-0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une lecture compréhensive de l'activité motrice d’apprentis danseurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of the referee in physical education lessons: student experience and motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (4), pp.418-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2018.1455818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Results from France's 2018 Report Card on Physical Activity for Children and Youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.S360-S362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2018-0511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Results from the first french report card on physical activity for children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Praznoczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.660-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2017-0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligibilité de l’organisation motrice au sein du présent de l’agir : études de cas en enseignement de la danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaborer des connaissances utiles aux enseignants pour guider les apprentissages des élèves en EPS : l’étude des morphogenèses des habiletés motrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre l'activité motrice de l'élève pour guider ses apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.15-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel cadre d’analyse de l’activité motrice de l’élève en EPS ? Etude de cas en enseignement scolaire de la natation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.65-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un curriculum « réel », ou comment se rendre intelligible l’activité de l’élève ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Questionner le curriculum en éducation physique et sportive : Quelle dynamique en contexte ? Quelle autonomie ?, 22, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.1642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habileté motrice comme « forme organisée » : quels outils d’analyse pour l’enseigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.17-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habileté motrice comme « forme organisée » : quels outils d'analyse pour l'enseigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganière Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cizeron Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser l'habileté motrice comme une &amp;quot; forme &amp;quot; : étude de cas en gymnastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.103-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to explore in climbing: a complex sense-making activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adé David</w:t>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of exploratory strategies in learning: an enactive and phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Qualitative Research in Sport and Exercise (QRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582622v1</w:t>
-              </w:r>
-[...1789 lines deleted...]
-                <w:t xml:space="preserve">hal-00811883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2192,90 +2192,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: an enactive phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Vichy, France</w:t>
@@ -2304,77 +2304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle d’arbitre lors de leçons d’EPS : expérience et motivation des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Biennales de l’Association pour la Recherche sur l’Intervention en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2399,77 +2399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle d’arbitre lors de leçons d’EPS : expérience et motivation des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Biennale de l'ARIS (Association de recherche sur l'intervention en sport)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2494,64 +2494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est ce que le « savoir » dans le contexte de l’enseignement-apprentissage des conduites motrices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2576,64 +2576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une lecture compréhensive de l’organisation motrice de l’élève en EPS : une étude de cas en lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganière Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cizeron Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intervention en sport et en Education physique face aux transformations sociétales : enjeux, défis, responsabilité de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2690,51 +2690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation motrice de l'élève apprenant en E.P.S. : élaboration d'un cadre d'analyse pour l'intervention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Blaise Pascal - Clermont-Ferrand II, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015CLF20010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2793,64 +2793,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder au sens de l’expérience corporelle : points d’appuis théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Andrieu, J. Morlot &amp; G. Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérience corporelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, pp.63-74, 2013</w:t>
@@ -2879,90 +2879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
@@ -3160,51 +3160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01817-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0241" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1455818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ganiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0511" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cizeron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gani&#232;re Caroline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01817-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aucouturier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2019-0241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2018.1455818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Aubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ganiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2018-0511" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riviere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Praznoczy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2017-0046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cizeron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1642" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gani&#232;re Caroline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cizeron Marc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF20010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>