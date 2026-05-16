--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -111,1644 +111,1882 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t>
+                <w:t xml:space="preserve">Revisiting Tichitt: new dates and data from the 1968 excavations by Patrick Munson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Susan Keech Mcintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t>
+              <w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0067270x.2026.2630538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500638v1</w:t>
+                <w:t xml:space="preserve">hal-05597745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing up in an Italian Copper Age community: the role of children in everyday life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aliquot size and sample heterogeneity in environmental studies: consequences for isotope-based interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukkaram Ejaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bernardini</w:t>
+                <w:t xml:space="preserve">Maksymilian Jedrzejowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Douville</w:t>
+                <w:t xml:space="preserve">Lucas Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.10826⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1029, pp.181712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982407v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of plutonium concentrations and isotopic ratios in the Ukedo - Takase Rivers draining the Difficult-To-Return zone in Fukushima, Japan (2013–2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Diacre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amélie Hubert</w:t>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120963⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943343v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-millennial human impacts and climate change during the Maya early Anthropocene: implications on hydro-sedimentary dynamics and socio-environmental trajectories (Naachtun, Guatemala)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growing up in an Italian Copper Age community: the role of children in everyday life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry L. Sayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Castanet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t>
+                <w:t xml:space="preserve">Eric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107458⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.10826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628387v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Temporal evolution of plutonium concentrations and isotopic ratios in the Ukedo - Takase Rivers draining the Difficult-To-Return zone in Fukushima, Japan (2013–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Diacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Douville</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.120963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116675v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dansgaard-Oeschger-like events of the penultimate climate cycle: the loess point of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-millennial human impacts and climate change during the Maya early Anthropocene: implications on hydro-sedimentary dynamics and socio-environmental trajectories (Naachtun, Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michael Ghil</w:t>
+                <w:t xml:space="preserve">Anne-Lise Develle-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-16-713-2020⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 283, pp.107458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537811v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+                <w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia E. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (20263), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03021796v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A remarkable Late Saalian (MIS 6) loess (dust) accumulation in the Lower Danube at Harletz (Bulgaria)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Dansgaard-Oeschger-like events of the penultimate climate cycle: the loess point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Boers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neli Jordanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Lomax</w:t>
+                <w:t xml:space="preserve">Michael Ghil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.01.005⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.713-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-713-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326885v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution record of the environmental response to climatic variations during the Last Interglacial-Glacial cycle in Central Europe: The loess-palaeosol sequence of Dolní Věstonice (Czech Republic)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Lagroix</w:t>
+                <w:t xml:space="preserve">Ferran Antolín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.01.014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (20263), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01096289v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Record of the Last Climatic Cycle in the Southern Carpathian Basin (Surduk, Vojvodina, Serbia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A remarkable Late Saalian (MIS 6) loess (dust) accumulation in the Lower Danube at Harletz (Bulgaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Jordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neli Jordanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2008.12.008⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp.80-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477706v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of handling, storage, and chemical treatments on δ 13 C values of terrestrial fossil organic matter</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution record of the environmental response to climatic variations during the Last Interglacial-Glacial cycle in Central Europe: The loess-palaeosol sequence of Dolní Věstonice (Czech Republic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GC001967⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470544v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High-Resolution Record of the Last Climatic Cycle in the Southern Carpathian Basin (Surduk, Vojvodina, Serbia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 198 (1-2), pp.19--36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2008.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of handling, storage, and chemical treatments on δ 13 C values of terrestrial fossil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (8), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GC001967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Last Climatic Cycle (Upper Pleistocene) of the Surduk loess sequence, Vojvodina, Serbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis-Didier Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boreas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (1), pp.66 - 73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1502-3885.2007.00012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00475166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1758,879 +1996,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution comparée des écosystèmes Weichselien et Saalien Supérieur en Europe de l’ouest et du sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère édition du Congrès Émergence du DIM PAMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Nanterre, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation 14C sur ECHoMICADAS, LSCE, Gif-sur-Yvette : actualisation des protocoles de chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Delibrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/spvf-rw81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental and paleoclimate variations in northeastern Brazil during the last deglaciation: an organic isotope geochemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiano Chiessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Impact 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gif-sur Yvette, France. Climat et Impacts 2024 - book of abstracts, 1 (-), pp.244, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid biomarkers in tree rings: chemotaxonomy, diagenesis and potential for palaeoenvironmental reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Riausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$^{14}$C dating of molecular biomarkers. Recent developements at LSCE and application to archaeological butters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugurta Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid biomarkers archived in guano accumulations from French caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2023 - 31st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the beginnings of the Nabataean presence in Petra, Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Saliège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon Dating Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paphos, Cyprus. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2640,685 +2878,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bat guano in caves: a hig-resolution paleoenvironmental archive of climate change and anthropization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Etourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUMIERS, BOUSES ET GUANO : ORDURES OU OR BRUN ? Statut, usage et gestion des déjections animales depuis la Préhistoire Potentiel archéologique et environnemental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Delhon, Lionel Gourichon et Lucie Martin, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imprints preserved in guano accumulations from southern France caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e rencontres internationales d’archéologie et d’histoire de nice côte d'azur : Fumiers, Bouses et Guano: Ordures ou Or Brun?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Delhon; Lionel Gourichon; Lucie Martin, Oct 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C de biomarqueurs moléculaires. Récents développements au LSCE et application à des beurres archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugurta Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Phouybanhdyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPAM, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and sedimentological dynamics during the Maya early Anthropocene: responses to anthropogenic and climate drivers and socio-environmental implications in the hinterland of Naachtun (El Infierno bajo, Petén, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où était mon lama ? Que peuvent nous dire les analyses isotopiques du strontium ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les camélidés sud-américains : état des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon dating in Petra: limitations and potential in semi-arid environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Saliège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Men on the Rocks - The Formation of Nabataean Petra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Vienna, Austria. pp.79-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3328,156 +3566,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-86256-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03721919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3487,167 +3725,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et dynamique du socio-écosystème maya du territoire de subsistance de la cité de Naachtun entre 1500 BCE et 1000 CE (Petén, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées. Actes des 41èmes Rencontres internationales d'archéologie et d'histoire de Nice Côte d’Azur, sous la direction de Elisa Nicoud, Marie Balasse, Emmanuel Desclaux et Isabelle Théry-Parisot. APDCA CEPAM.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APDCA – CEPAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187, 2021, 2-904110-64-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3657,161 +3895,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia E. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3879,51 +4117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19B7A4E8"/>
+    <w:nsid w:val="340E21FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +4348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Sayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10826" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Burban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120963" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Boers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-713-2020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326885v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lomax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.01.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.01.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D4CFL8F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuchs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.12.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP3F3KBF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC001967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2007.00012.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Conti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Riausset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Ghalem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Etourneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sali&#232;ge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597745v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Keech Mcintosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270x.2026.2630538" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukkaram Ejaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksymilian Jedrzejowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moretti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181712" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Sayle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10826" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Burban" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Test&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle-Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Didier Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Boers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-713-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jordanova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Jordanova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lomax" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.01.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D4CFL8F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuchs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2008.12.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP3F3KBF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC001967" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3885.2007.00012.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Conti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Phouybanhdyt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Delibrias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/spvf-rw81" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Riausset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Ghalem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sali&#232;ge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Etourneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953330v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sali&#232;ge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/wp-content/uploads/2022/01/Sommaire.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>