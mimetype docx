--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of wall phenomena of confined bubble flow in a square channel</w:t>
+                <w:t xml:space="preserve">Error correction in correlative measurement methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Evdokimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Blel</w:t>
+                <w:t xml:space="preserve">Pavel Lobanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gentric</w:t>
+                <w:t xml:space="preserve">Alexander Chinak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Vozhakov</w:t>
+                <w:t xml:space="preserve">K. Filippskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksim Alekseev</w:t>
+                <w:t xml:space="preserve">E.-K. Si-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 301, pp.120681. </w:t>
+              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.51-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2025057328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372550v1</w:t>
+                <w:t xml:space="preserve">hal-05482702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error correction in correlative measurement methods</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of wall phenomena of confined bubble flow in a square channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Evdokimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Lobanov</w:t>
+                <w:t xml:space="preserve">Walid Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Chinak</w:t>
+                <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Filippskii</w:t>
+                <w:t xml:space="preserve">Ivan Vozhakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.-K. Si-Ahmed</w:t>
+                <w:t xml:space="preserve">Maksim Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (4), pp.51-61. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301, pp.120681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2025057328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482702v1</w:t>
+                <w:t xml:space="preserve">hal-05372550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Hydrodynamic Structure of a Detached Two-Phase Bubble Flow and the Heat Exchange in a Rectangular Channel with an Obstacle</w:t>
               </w:r>
@@ -413,64 +413,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lobanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chinak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Filippskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-K. Si-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Physics and Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 98 (1), pp.173-182. </w:t>
@@ -521,64 +521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of mixing and gas-liquid mass transfer in a thin-gap bubble column photobioreactor with Newtonian or non-Newtonian liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Blel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 223 (1), pp.788-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -629,77 +629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulation of isolated bubbles rising in Newtonian or non-Newtonian fluids inside a thin-gap bubble column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sikandar Almani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 214, pp.202-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -746,77 +746,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Holdup and Flow Regimes in a Thin‐Gap Bubble Column with Newtonian and Non‐Newtonian Liquid Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (6), pp.1218-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -863,77 +863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column in presence of Newtonian or non-Newtonian liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sikandar Almani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 282, pp.119291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -980,51 +980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development – Part II: study of the development and removal of microalgae biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1114,90 +1114,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different types of bubbly flows in a confined channel with the aim of limiting microalgae biofilm development - Part I: Hydrodynamic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Thobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 173, pp.108844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1244,77 +1244,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of single bubbles rising in Newtonian and non-Newtonian fluids inside a thin-gap bubble column intended for microalgae cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sikandar Almani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 167, pp.218-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbalo Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.90 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,51 +1477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Chemical Reactors: From Systemic Approach to Compartmental Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.76-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,51 +1854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD and experimental investigation of the gas-liquid flow in the distributor of a compact heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics and velocity measurements in gas-liquid swirling flows in cylindrical cyclones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainier Hreiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.15 - 26. </w:t>
@@ -2272,51 +2272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle dispersion in the near-wake of an isolated rotating wheel: Experimental and CFD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2672,51 +2672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of swirling flow in cylindrical cyclones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainier Hreiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muatasem Alnnasouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3571,51 +3571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Flow Regimes in a Flat Gas‐liquid Bubble Column via Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4169,51 +4169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of mixing in two industrial gas–liquid reactors using CFD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,354 +4417,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical description of flow regime transitions in bubble column reactors by a multiple gas phase model</w:t>
+                <w:t xml:space="preserve">Description of flow regime transitions in bubble columns via laser Doppler anemometry signals processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 58 (10), pp.2113-2121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00013-7⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 58 (9), pp.1731-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00002-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483358v1</w:t>
+                <w:t xml:space="preserve">hal-05483361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of flow regime transitions in bubble columns via laser Doppler anemometry signals processing</w:t>
+                <w:t xml:space="preserve">Numerical description of flow regime transitions in bubble column reactors by a multiple gas phase model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 58 (9), pp.1731-1742. </w:t>
+              <w:t xml:space="preserve">, 2003, 58 (10), pp.2113-2121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00002-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00013-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483361v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of multiphase flow in bubble column reactors. Influence of bubble coalescence and break-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56 (21-22), pp.6359-6365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4810,51 +4810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and non-linear control of a batch emulsion polymerization reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4939,51 +4939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the nonlinear geometric control of a batch emulsion polymerization reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation dynamique et commande non linéaire d'un réacteur de polymérisation en émulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Institut National Polytechnique de Lorraine, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997INPL147N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5327,51 +5327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Evdokimenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vozhakov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Alekseev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lobanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chinak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Filippskii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2025057328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Evdokimenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10891-025-03087-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.10.045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Almani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.12.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbalo Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDW4CP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemaitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2017-0172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Saad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5SJNT4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fuenfschilling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKJRSJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.05.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQFGHNZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.09.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VCG4MXP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Saad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fourmigue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000071" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C5PLR72-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VD715B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moullec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V25NL45B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muatasem Alnnasouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8F1L3K7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.06.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K4J5SPC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoullec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV2CZ1GP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61DBM4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olmos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JTFX02Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.10.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52KMQS2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.01.029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MNXR4V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.11.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52TQ694V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sahli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Olmos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Midoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00013-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0XSDCFD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poncin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00002-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSZ7PLTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wild" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00204-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4F717ZJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Latifi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(98)00116-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBF9T3N1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0098-1354(97)87640-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVR5LN73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL147N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Evdokimenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lobanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chinak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Filippskii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2025057328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vozhakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Alekseev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120681" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Evdokimenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10891-025-03087-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.10.045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Almani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.12.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbalo Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDW4CP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemaitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2017-0172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Saad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5SJNT4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fuenfschilling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKJRSJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.05.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQFGHNZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.09.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VCG4MXP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Saad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fourmigue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000071" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C5PLR72-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VD715B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moullec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V25NL45B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muatasem Alnnasouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8F1L3K7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.06.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K4J5SPC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoullec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV2CZ1GP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61DBM4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olmos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JTFX02Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.10.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52KMQS2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.01.029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MNXR4V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.11.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52TQ694V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sahli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Olmos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poncin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Midoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00002-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSZ7PLTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00013-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0XSDCFD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wild" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00204-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4F717ZJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Latifi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(98)00116-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBF9T3N1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0098-1354(97)87640-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVR5LN73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL147N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>