--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -368,269 +368,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Hydrodynamic Structure of a Detached Two-Phase Bubble Flow and the Heat Exchange in a Rectangular Channel with an Obstacle</w:t>
+                <w:t xml:space="preserve">Investigation of mixing and gas-liquid mass transfer in a thin-gap bubble column photobioreactor with Newtonian or non-Newtonian liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Evdokimenko</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdallah Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Blel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Physics and Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10891-025-03087-1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223 (1), pp.788-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483312v1</w:t>
+                <w:t xml:space="preserve">hal-05391498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mixing and gas-liquid mass transfer in a thin-gap bubble column photobioreactor with Newtonian or non-Newtonian liquid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Hydrodynamic Structure of a Detached Two-Phase Bubble Flow and the Heat Exchange in a Rectangular Channel with an Obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Evdokimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lobanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Haydar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Chinak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Filippskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-K. Si-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 223 (1), pp.788-796. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Physics and Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (1), pp.173-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.10.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10891-025-03087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05391498v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulation of isolated bubbles rising in Newtonian or non-Newtonian fluids inside a thin-gap bubble column</w:t>
               </w:r>
@@ -733,51 +733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Holdup and Flow Regimes in a Thin‐Gap Bubble Column with Newtonian and Non‐Newtonian Liquid Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1342,260 +1342,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 gas–liquid mass transfer and k L a estimation: Numerical investigation in the context of airlift photobioreactor scale-up</w:t>
+                <w:t xml:space="preserve">Modelling of Chemical Reactors: From Systemic Approach to Compartmental Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbalo Ndiaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gadoin</w:t>
+                <w:t xml:space="preserve">Jérémie Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ijcre-2017-0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893732v1</w:t>
+                <w:t xml:space="preserve">hal-01920722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Chemical Reactors: From Systemic Approach to Compartmental Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Haag</w:t>
+                <w:t xml:space="preserve">CO 2 gas–liquid mass transfer and k L a estimation: Numerical investigation in the context of airlift photobioreactor scale-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbalo Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.90 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2018.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ijcre-2017-0172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01920722v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column intended for microalgae cultivation</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (11), pp.2361-2370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2427,51 +2427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.99-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2511,625 +2511,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental distribution of phases and pressure drop in a two-phase offset strip fin type compact heat exchanger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of swirling flow in cylindrical cyclones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainier Hreiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Saad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Leclerc</w:t>
+                <w:t xml:space="preserve">Noel Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201000071⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (12A), pp.2521-2539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603308v1</w:t>
+                <w:t xml:space="preserve">hal-00778364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of swirling flow in cylindrical cyclones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noel Midoux</w:t>
+                <w:t xml:space="preserve">Activated sludge pilot plant: comparison between experimental and predicted concentration profiles using three different modelling approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (10), pp.3085-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2011.05.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778364v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated sludge pilot plant: comparison between experimental and predicted concentration profiles using three different modelling approaches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of surface topography on biofilm development: Experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muatasem Alnnasouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Moullec</w:t>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Potier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.P. Leclerc</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (1), pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2011.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.03.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655904v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface topography on biofilm development: Experiment and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental distribution of phases and pressure drop in a two-phase offset strip fin type compact heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muatasem Alnnasouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gentric</w:t>
+                <w:t xml:space="preserve">P. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dagot</w:t>
+                <w:t xml:space="preserve">Jf Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">J.-P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (1), pp.38-45. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 ((6)), pp. 576-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2011.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.201000071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654508v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of systemic, compartmental and CFD modelling approaches: Application to the simulation of a biological reactor of wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (1), pp.343-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3188,77 +3188,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulation of the hydrodynamics and reactions in an activated sludge channel reactor of wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lemoullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (1), pp.492-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3444,707 +3444,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow field and residence time distribution simulation of a cross-flow gas-liquid wastewater treatment reactor using CFD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD simulation of the flow field in a bubble column reactor: Importance of the drag force formulation to describe regime transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Leclerc</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (Issues 9-10), pp.1726-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379668v1</w:t>
+                <w:t xml:space="preserve">hal-00301071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Flow Regimes in a Flat Gas‐liquid Bubble Column via Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 81 (3-4), pp.382-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjce.5450810307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulation of the flow field in a bubble column reactor: Importance of the drag force formulation to describe regime transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Simonnet</w:t>
+                <w:t xml:space="preserve">A general correlation to predict axial dispersion coefficients in aerated channel reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Midoux</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.08.015⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (n° 6-7), pp.1767-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00301071v1</w:t>
+                <w:t xml:space="preserve">hal-00296688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general correlation to predict axial dispersion coefficients in aerated channel reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Flow field and residence time distribution simulation of a cross-flow gas–liquidwastewater treatment reactor using CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Leclerc</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.10.041⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (Issue 9), pp.2436 - 2449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2008.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00296688v1</w:t>
+                <w:t xml:space="preserve">hal-00300296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow field and residence time distribution simulation of a cross-flow gas–liquidwastewater treatment reactor using CFD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Flow field and residence time distribution simulation of a cross-flow gas-liquid wastewater treatment reactor using CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lemoullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 63 (Issue 9), pp.2436 - 2449. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 63 (9), pp.2436-2449</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00300296v1</w:t>
+                <w:t xml:space="preserve">hal-00379668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the drag coefficient in a swarm of bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (n°3), pp.858-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4417,272 +4417,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of flow regime transitions in bubble columns via laser Doppler anemometry signals processing</w:t>
+                <w:t xml:space="preserve">Numerical description of flow regime transitions in bubble column reactors by a multiple gas phase model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 58 (9), pp.1731-1742. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 58 (10), pp.2113-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00013-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00002-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483361v1</w:t>
+                <w:t xml:space="preserve">hal-05483358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical description of flow regime transitions in bubble column reactors by a multiple gas phase model</w:t>
+                <w:t xml:space="preserve">Description of flow regime transitions in bubble columns via laser Doppler anemometry signals processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 58 (10), pp.2113-2121. </w:t>
+              <w:t xml:space="preserve">, 2003, 58 (9), pp.1731-1742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00013-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00002-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483358v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of multiphase flow in bubble column reactors. Influence of bubble coalescence and break-up</w:t>
               </w:r>
@@ -4720,51 +4720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56 (21-22), pp.6359-6365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5327,51 +5327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Evdokimenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lobanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chinak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Filippskii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2025057328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vozhakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Alekseev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120681" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Evdokimenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10891-025-03087-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.10.045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Almani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.12.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbalo Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDW4CP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemaitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2017-0172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Saad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5SJNT4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fuenfschilling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKJRSJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.05.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQFGHNZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.09.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VCG4MXP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Saad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fourmigue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000071" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C5PLR72-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VD715B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moullec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V25NL45B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muatasem Alnnasouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8F1L3K7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.06.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K4J5SPC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoullec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV2CZ1GP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61DBM4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olmos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JTFX02Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.10.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52KMQS2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.01.029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MNXR4V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.11.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52TQ694V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sahli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Olmos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poncin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Midoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00002-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSZ7PLTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00013-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0XSDCFD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wild" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00204-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4F717ZJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Latifi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(98)00116-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBF9T3N1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0098-1354(97)87640-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVR5LN73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL147N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Evdokimenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lobanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chinak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Filippskii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2025057328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vozhakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Alekseev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120681" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haydar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.10.045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Evdokimenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobanov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10891-025-03087-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Almani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.12.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemaitre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2017-0172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbalo Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDW4CP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Saad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5SJNT4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fuenfschilling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKJRSJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.05.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQFGHNZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.09.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VCG4MXP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.05.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VD715B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moullec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V25NL45B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muatasem Alnnasouri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8F1L3K7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Saad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fourmigue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C5PLR72-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.06.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K4J5SPC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoullec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV2CZ1GP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olmos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JTFX02Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810307" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61DBM4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.10.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52KMQS2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.01.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MNXR4V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.11.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52TQ694V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sahli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Olmos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Midoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00013-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0XSDCFD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poncin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00002-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSZ7PLTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wild" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00204-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4F717ZJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Latifi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(98)00116-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBF9T3N1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0098-1354(97)87640-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVR5LN73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL147N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>