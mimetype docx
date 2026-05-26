--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1342,260 +1342,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Chemical Reactors: From Systemic Approach to Compartmental Modelling</w:t>
+                <w:t xml:space="preserve">CO 2 gas–liquid mass transfer and k L a estimation: Numerical investigation in the context of airlift photobioreactor scale-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Haag</w:t>
+                <w:t xml:space="preserve">Mbalo Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ijcre-2017-0172⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.90 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920722v1</w:t>
+                <w:t xml:space="preserve">hal-01893732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 gas–liquid mass transfer and k L a estimation: Numerical investigation in the context of airlift photobioreactor scale-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of Chemical Reactors: From Systemic Approach to Compartmental Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbalo Ndiaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gentric</w:t>
+                <w:t xml:space="preserve">Cécile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ijcre-2017-0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01893732v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global characterization of hydrodynamics and gas-liquid mass transfer in a thin-gap bubble column intended for microalgae cultivation</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (11), pp.2361-2370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2427,51 +2427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.99-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2511,625 +2511,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of swirling flow in cylindrical cyclones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental distribution of phases and pressure drop in a two-phase offset strip fin type compact heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Midoux</w:t>
+                <w:t xml:space="preserve">S. Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Fourmigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2011.05.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 ((6)), pp. 576-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201000071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778364v1</w:t>
+                <w:t xml:space="preserve">hal-00603308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated sludge pilot plant: comparison between experimental and predicted concentration profiles using three different modelling approaches.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. Leclerc</w:t>
+                <w:t xml:space="preserve">Numerical investigation of swirling flow in cylindrical cyclones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainier Hreiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.03.019⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (12A), pp.2521-2539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655904v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface topography on biofilm development: Experiment and modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activated sludge pilot plant: comparison between experimental and predicted concentration profiles using three different modelling approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dagot</w:t>
+                <w:t xml:space="preserve">Y. Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">O. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2011.08.005⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (10), pp.3085-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654508v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental distribution of phases and pressure drop in a two-phase offset strip fin type compact heat exchanger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of surface topography on biofilm development: Experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Clément</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Gentric</w:t>
+                <w:t xml:space="preserve">Muatasem Alnnasouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf Fourmigue</w:t>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Leclerc</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 ((6)), pp. 576-584. </w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (1), pp.38-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.201000071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2011.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603308v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of systemic, compartmental and CFD modelling approaches: Application to the simulation of a biological reactor of wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (1), pp.343-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3188,77 +3188,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulation of the hydrodynamics and reactions in an activated sludge channel reactor of wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lemoullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (1), pp.492-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3444,707 +3444,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulation of the flow field in a bubble column reactor: Importance of the drag force formulation to describe regime transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow field and residence time distribution simulation of a cross-flow gas-liquid wastewater treatment reactor using CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Midoux</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lemoullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (9), pp.2436-2449</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00301071v1</w:t>
+                <w:t xml:space="preserve">hal-00379668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Flow Regimes in a Flat Gas‐liquid Bubble Column via Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 81 (3-4), pp.382-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjce.5450810307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general correlation to predict axial dispersion coefficients in aerated channel reactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Potier</w:t>
+                <w:t xml:space="preserve">CFD simulation of the flow field in a bubble column reactor: Importance of the drag force formulation to describe regime transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Leclerc</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.10.041⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (Issues 9-10), pp.1726-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296688v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00301071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow field and residence time distribution simulation of a cross-flow gas–liquidwastewater treatment reactor using CFD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A general correlation to predict axial dispersion coefficients in aerated channel reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Leclerc</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2008.01.029⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (n° 6-7), pp.1767-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300296v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow field and residence time distribution simulation of a cross-flow gas-liquid wastewater treatment reactor using CFD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow field and residence time distribution simulation of a cross-flow gas–liquidwastewater treatment reactor using CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 63 (9), pp.2436-2449</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 63 (Issue 9), pp.2436 - 2449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2008.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379668v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the drag coefficient in a swarm of bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (n°3), pp.858-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4417,272 +4417,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical description of flow regime transitions in bubble column reactors by a multiple gas phase model</w:t>
+                <w:t xml:space="preserve">Description of flow regime transitions in bubble columns via laser Doppler anemometry signals processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 58 (10), pp.2113-2121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00013-7⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 58 (9), pp.1731-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00002-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483358v1</w:t>
+                <w:t xml:space="preserve">hal-05483361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of flow regime transitions in bubble columns via laser Doppler anemometry signals processing</w:t>
+                <w:t xml:space="preserve">Numerical description of flow regime transitions in bubble column reactors by a multiple gas phase model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 58 (9), pp.1731-1742. </w:t>
+              <w:t xml:space="preserve">, 2003, 58 (10), pp.2113-2121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00002-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(03)00013-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483361v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of multiphase flow in bubble column reactors. Influence of bubble coalescence and break-up</w:t>
               </w:r>
@@ -4720,51 +4720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56 (21-22), pp.6359-6365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5327,51 +5327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Evdokimenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lobanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chinak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Filippskii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2025057328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vozhakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Alekseev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120681" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haydar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.10.045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Evdokimenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobanov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10891-025-03087-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Almani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.12.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemaitre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2017-0172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbalo Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDW4CP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Saad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5SJNT4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fuenfschilling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKJRSJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.05.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQFGHNZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.09.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VCG4MXP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.05.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VD715B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moullec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V25NL45B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654508v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muatasem Alnnasouri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8F1L3K7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Saad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fourmigue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C5PLR72-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.06.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K4J5SPC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoullec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV2CZ1GP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olmos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JTFX02Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810307" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61DBM4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.10.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52KMQS2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.01.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MNXR4V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.11.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52TQ694V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sahli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Olmos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Midoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00013-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0XSDCFD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poncin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00002-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSZ7PLTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wild" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00204-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4F717ZJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Latifi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(98)00116-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBF9T3N1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0098-1354(97)87640-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVR5LN73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL147N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Evdokimenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Lobanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chinak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Filippskii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-K. Si-Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2025057328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vozhakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Alekseev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120681" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Haydar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.10.045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Evdokimenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobanov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10891-025-03087-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04903897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikandar Almani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gadoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.12.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119291" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03973289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hauser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2022.108844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbalo Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDW4CP3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Haag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lemaitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2017-0172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Saad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5SJNT4R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Midoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fuenfschilling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.02.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.08.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKJRSJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.05.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQFGHNZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.09.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VCG4MXP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Saad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fourmigue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000071" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C5PLR72-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Midoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VD715B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moullec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V25NL45B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muatasem Alnnasouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8F1L3K7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.06.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K4J5SPC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoullec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV2CZ1GP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61DBM4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olmos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Midoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.08.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JTFX02Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.10.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C52KMQS2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.01.029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MNXR4V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.11.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52TQ694V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sahli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Corriou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Olmos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poncin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Midoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00002-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSZ7PLTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(03)00013-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0XSDCFD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wild" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00204-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4F717ZJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Latifi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(98)00116-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBF9T3N1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0098-1354(97)87640-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVR5LN73-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPL147N" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>