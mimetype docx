--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -208,434 +208,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board games in the elementary classroom : teachers’ perspectives</w:t>
+                <w:t xml:space="preserve">The Perfect Li(f)e: A Longitudinal Study on Positive Social Media Content and European Adolescents’ Perfectionism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cès</w:t>
+                <w:t xml:space="preserve">Gaëlle Vanhoffelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
+                <w:t xml:space="preserve">Anaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Duflos</w:t>
+                <w:t xml:space="preserve">Lara Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vandenbosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00131881.2025.2467067⟩</w:t>
+              <w:t xml:space="preserve">Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00936502251337650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365499v1</w:t>
+                <w:t xml:space="preserve">hal-05365458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational Board Games Among Older Adults and School‐Aged Children, Through the Lens of Shared Pro‐Social Behaviors and Positive Affect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Board games in the elementary classroom : teachers’ perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjop.13108⟩</w:t>
+              <w:t xml:space="preserve">Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (2), pp.190-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00131881.2025.2467067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365495v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Perfect Li(f)e: A Longitudinal Study on Positive Social Media Content and European Adolescents’ Perfectionism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intergenerational Board Games Among Older Adults and School‐Aged Children, Through the Lens of Shared Pro‐Social Behaviors and Positive Affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Vanhoffelen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lara Schreurs</w:t>
+                <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Vandenbosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (4), pp.611-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00936502251337650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sjop.13108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365458v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing Board Games to Increase Emotional Competencies in School-Age Children and Older People: A Systematic Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -708,64 +708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I can't wait to play with you again!”: Intergenerational board games within families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -806,473 +806,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Like-Grandparent Like-Grandchild: Strengthening Emotional Closeness Through Affectionate Communication and Personality Similarities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of French instructors’ rhetorical and relational communication on students’ instructional beliefs, behaviors, and perceived learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel H Mansson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cès</w:t>
+                <w:t xml:space="preserve">Brandi Frisby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intergenerational Relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15350770.2023.2215225⟩</w:t>
+              <w:t xml:space="preserve">Communication Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (1), pp.46-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03634523.2023.2222005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174359v1</w:t>
+                <w:t xml:space="preserve">hal-05365522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of French instructors’ rhetorical and relational communication on students’ instructional beliefs, behaviors, and perceived learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brandi Frisby</w:t>
+                <w:t xml:space="preserve">Like-Grandparent Like-Grandchild: Strengthening Emotional Closeness Through Affectionate Communication and Personality Similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mansson</w:t>
+                <w:t xml:space="preserve">Daniel H Mansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (1), pp.46-63. </w:t>
+              <w:t xml:space="preserve">Journal of Intergenerational Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03634523.2023.2222005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15350770.2023.2215225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365522v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing U.S. and French grandparent-grandchild relationships</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using the intergenerational solidarity framework to understand the grandparent–grandchild relationship: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giraudeau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Research Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08824096.2021.2001324⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.233-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10433-021-00626-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522835v1</w:t>
+                <w:t xml:space="preserve">hal-04174370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the intergenerational solidarity framework to understand the grandparent–grandchild relationship: A scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparing U.S. and French grandparent-grandchild relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel H Mansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Giraudeau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (2), pp.233-262. </w:t>
+              <w:t xml:space="preserve">Communication Research Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10433-021-00626-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08824096.2021.2001324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174370v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is emotional closeness between grandparents and their adolescent and emerging adult grandchildren? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1358,51 +1358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“If She’s Sad, I’m Sad Too” Emotional Closeness Between French Grandparents and Emerging Adult Grandchildren: Between Emotional Bonding and Emotional Worries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1449,90 +1449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and Reliability of the French Version of the Grandchildren’s Received Affection Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mansson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Family Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1739,51 +1739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1847,51 +1847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents’ Conceptions of “Good” Grandparents: A Reversal Theory Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chasseigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1938,51 +1938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is emotional closeness between grandparents and their adolescent grandchildren? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ideal Grandparent Scale: Validation in a French Young Adults Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,805 +2925,805 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACAPULCO Accompagner la CréAtion d’un collectif de Parents d’ Usagers du pôle enfance : identifier Leurs besoins et COnnaître leurs priorités</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giraudeau</w:t>
+                <w:t xml:space="preserve">EXPLAINING THE RELATIONSHIP BETWEEN SENSORY PROCESSING SENSITIVITY AND ALEXITHYMIA THROUGH ATTACHMENT STYLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème Congrès de la Société Française de Psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Applications and Trends 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Budapest (HO), Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36315/2025inpact024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452819v1</w:t>
+                <w:t xml:space="preserve">hal-05365470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLAINING THE RELATIONSHIP BETWEEN SENSORY PROCESSING SENSITIVITY AND ALEXITHYMIA THROUGH ATTACHMENT STYLES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Self-esteem in adolescents: Mediator of the relationship between sensory processing sensitivity and affective dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Richalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Seite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Deloustal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Applications and Trends 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Budapest (HO), Hungary. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36315/2025inpact024⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36315/2025inpact052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365470v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-esteem in adolescents: Mediator of the relationship between sensory processing sensitivity and affective dependence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Exploring the Role of Grandparents in Families with a Child with Autism: A French perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Bordarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Applications and Trends 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th biannual conference of the European Society on Family Relations "Family Across Space and Time"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society on Family Relations, Jun 2025, Funchal (Madeira Island), Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365478v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Grandparents in Families with a Child with Autism: A French perspective.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Giraudeau</w:t>
+                <w:t xml:space="preserve">ACAPULCO Accompagner la CréAtion d’un collectif de Parents d’ Usagers du pôle enfance : identifier Leurs besoins et COnnaître leurs priorités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saudubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Seite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th biannual conference of the European Society on Family Relations "Family Across Space and Time"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society on Family Relations, Jun 2025, Funchal (Madeira Island), Portugal</w:t>
+              <w:t xml:space="preserve">63ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397462v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du jeu de société à travers les générations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Teacher's perceptions of the usefulness of board games in elementary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">INPACT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667131v1</w:t>
+                <w:t xml:space="preserve">hal-04595242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher's perceptions of the usefulness of board games in elementary school</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">What does strengthen or weaken emotional closeness between adolescent grandchildren and their grandparents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INPACT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">53rd Annual Meeting of The Jean Piaget Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Jean Piaget Society, May 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595242v1</w:t>
+                <w:t xml:space="preserve">hal-05397558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does strengthen or weaken emotional closeness between adolescent grandchildren and their grandparents?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les représentations du jeu de société à travers les générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Meeting of The Jean Piaget Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Jean Piaget Society, May 2024, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397558v1</w:t>
+                <w:t xml:space="preserve">hal-04667131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude qualitative sur les changements des représentations du jeu de société à travers les âges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jhean-Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3742,243 +3742,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de société à l’école élémentaire permet -il un meilleur engagement des élèves dans les apprentissages ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giraudeau</w:t>
+                <w:t xml:space="preserve">Cheminement pédagogique d'un enseignant-chercheur de neurosciences à l'université de Tours : innovation, développement et identité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hatot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t>
+              <w:t xml:space="preserve">L'hybridation des enseignements à l'université : au delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel des enseignants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250757v1</w:t>
+                <w:t xml:space="preserve">hal-04063990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheminement pédagogique d'un enseignant-chercheur de neurosciences à l'université de Tours : innovation, développement et identité professionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Giraudeau</w:t>
+                <w:t xml:space="preserve">Le jeu de société à l’école élémentaire permet -il un meilleur engagement des élèves dans les apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jhean-Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'hybridation des enseignements à l'université : au delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel des enseignants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire, Mar 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063990v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal patterns of stability and change in tenacious goal pursuit and flexible goal adjustment among older people over 9 years</w:t>
               </w:r>
@@ -4117,64 +4117,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Closeness between grandparents and young adult grandchildren: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4212,64 +4212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational affectionate communication: conceptions of young adults toward their grandparent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4517,51 +4517,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37CFA120"/>
+    <w:nsid w:val="5E817B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4748,51 +4748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-giraudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9010-4134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176162046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duflos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00131881.2025.2467067" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Doyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.13108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vanhoffelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schreurs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandenbosch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00936502251337650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490400.2024.2373415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fare.13117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Mansson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15350770.2023.2215225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Frisby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03634523.2023.2222005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2021.2001324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-021-00626-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hans Mansson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31900.82562" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21676968211054606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15267431.2021.1876694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pothier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15350770.2020.1804034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13229400.2020.1752771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12126-020-09386-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Akour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575489" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-018-00497-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.184.0559" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610218000029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scaon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0619-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8017541" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452819v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudubray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Seite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2025inpact024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Richalley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deloustal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2025inpact052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-giraudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9010-4134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176162046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vanhoffelen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schreurs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandenbosch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00936502251337650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duflos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00131881.2025.2467067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Doyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.13108" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490400.2024.2373415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fare.13117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Frisby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03634523.2023.2222005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Mansson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15350770.2023.2215225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-021-00626-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2021.2001324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hans Mansson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31900.82562" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21676968211054606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15267431.2021.1876694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pothier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15350770.2020.1804034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13229400.2020.1752771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12126-020-09386-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Akour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575489" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-018-00497-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.184.0559" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610218000029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scaon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0619-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8017541" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2025inpact024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Richalley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Seite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deloustal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2025inpact052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452819v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudubray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>