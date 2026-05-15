--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -1,4462 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4410 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Giraudeau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9010-4134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176162046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&hl=fr&pli=1&user=qyMFx24AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perfect Li(f)e: A Longitudinal Study on Positive Social Media Content and European Adolescents’ Perfectionism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vanhoffelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Schreurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vandenbosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00936502251337650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Board games in the elementary classroom : teachers’ perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (2), pp.190-211. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00131881.2025.2467067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational Board Games Among Older Adults and School‐Aged Children, Through the Lens of Shared Pro‐Social Behaviors and Positive Affect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐lise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (4), pp.611-623. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjop.13108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Board Games to Increase Emotional Competencies in School-Age Children and Older People: A Systematic Review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490400.2024.2373415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I can't wait to play with you again!”: Intergenerational board games within families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (1), pp.378-394. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fare.13117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like-Grandparent Like-Grandchild: Strengthening Emotional Closeness Through Affectionate Communication and Personality Similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel H Mansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intergenerational Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15350770.2023.2215225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of French instructors’ rhetorical and relational communication on students’ instructional beliefs, behaviors, and perceived learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi Frisby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.46-63. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03634523.2023.2222005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the intergenerational solidarity framework to understand the grandparent–grandchild relationship: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.233-262. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10433-021-00626-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing U.S. and French grandparent-grandchild relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel H Mansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Research Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08824096.2021.2001324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“If She’s Sad, I’m Sad Too” Emotional Closeness Between French Grandparents and Emerging Adult Grandchildren: Between Emotional Bonding and Emotional Worries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.216769682110546. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/21676968211054606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and Reliability of the French Version of the Grandchildren’s Received Affection Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Family Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15267431.2021.1876694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is emotional closeness between grandparents and their adolescent and emerging adult grandchildren? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hans Mansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.296-310. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31900.82562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of street clothes among caregivers on residents with dementia in special care units: The STRECLO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Souesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (9-10), pp.1723-1732. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.15210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change of depressive symptoms in a French nine-year longitudinal study of aging: Gender differences and relationships between social support, health status and depressive symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.104059. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archger.2020.104059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ideal Grandparent Scale: Validation in a French Young Adults Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hans Mansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.296-310. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12126-020-09386-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is emotional closeness between grandparents and their adolescent grandchildren? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Family Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13229400.2020.1752771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Conceptions of “Good” Grandparents: A Reversal Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chasseigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intergenerational Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15350770.2020.1804034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality Orientations and Supportive/Controlled Environment: Understanding Their Influence on Basic Needs, Motivation for Health and Emotions in French Hospitalized Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Souesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Akour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.575489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational programs: What can school-age children and older people expect from them? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.363-376. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10433-018-00497-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des enfants à l'égard des personnes âgées au sein d'une structure intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), pp.559. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.184.0559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirituality, social support, and flexibility among older adults: a five-year longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Agli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychogeriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.1745-1752. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1041610218000029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de qualité de vie individuelle pour une amélioration de la prise en charge en psycho-oncologie pédiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Scaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chasseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.69-75. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-017-0619-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Patterns of Stability and Change in Tenacious Goal Pursuit and Flexible Goal Adjustment among Older People over a 9-Year Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/8017541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLAINING THE RELATIONSHIP BETWEEN SENSORY PROCESSING SENSITIVITY AND ALEXITHYMIA THROUGH ATTACHMENT STYLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Applications and Trends 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Budapest (HO), Hungary. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2025inpact024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-esteem in adolescents: Mediator of the relationship between sensory processing sensitivity and affective dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Richalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Seite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Deloustal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Bordarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Applications and Trends 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2025inpact052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Role of Grandparents in Families with a Child with Autism: A French perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th biannual conference of the European Society on Family Relations "Family Across Space and Time"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society on Family Relations, Jun 2025, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACAPULCO Accompagner la CréAtion d’un collectif de Parents d’ Usagers du pôle enfance : identifier Leurs besoins et COnnaître leurs priorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saudubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Seite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher's perceptions of the usefulness of board games in elementary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPACT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does strengthen or weaken emotional closeness between adolescent grandchildren and their grandparents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Meeting of The Jean Piaget Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Jean Piaget Society, May 2024, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du jeu de société à travers les générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les changements des représentations du jeu de société à travers les âges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminement pédagogique d'un enseignant-chercheur de neurosciences à l'université de Tours : innovation, développement et identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hybridation des enseignements à l'université : au delà de l'impact sur l'apprentissage des étudiants, un levier de développement professionnel des enseignants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de pédagogie universitaire, Mar 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de société à l’école élémentaire permet -il un meilleur engagement des élèves dans les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Oct 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal patterns of stability and change in tenacious goal pursuit and flexible goal adjustment among older people over 9 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement : Tours, contours et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Closeness between grandparents and young adult grandchildren: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Psychology 2021 "Open minds, societies and the World".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational affectionate communication: conceptions of young adults toward their grandparent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement: tours, contours et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérontologie et Vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chasseigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PubliBook, 2015, 978-2-342-04087-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4517,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E817B74"/>
+    <w:nsid w:val="D02593E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4748,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-giraudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9010-4134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176162046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vanhoffelen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schreurs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandenbosch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00936502251337650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duflos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00131881.2025.2467067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Doyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.13108" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490400.2024.2373415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fare.13117" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Frisby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03634523.2023.2222005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Mansson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15350770.2023.2215225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-021-00626-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2021.2001324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hans Mansson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31900.82562" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21676968211054606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15267431.2021.1876694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pothier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15350770.2020.1804034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13229400.2020.1752771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12126-020-09386-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Akour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575489" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-018-00497-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.184.0559" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610218000029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scaon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0619-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8017541" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2025inpact024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Richalley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Seite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deloustal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2025inpact052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452819v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudubray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-giraudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9010-4134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176162046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;hl=fr&amp;pli=1&amp;user=qyMFx24AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vanhoffelen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schreurs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandenbosch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00936502251337650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duflos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00131881.2025.2467067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Doyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.13108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tricard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490400.2024.2373415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fare.13117" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H Mansson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15350770.2023.2215225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Frisby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03634523.2023.2222005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-021-00626-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2021.2001324" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21676968211054606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15267431.2021.1876694" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hans Mansson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31900.82562" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pothier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12126-020-09386-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13229400.2020.1752771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chasseigne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15350770.2020.1804034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Akour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.575489" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-018-00497-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02468875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.184.0559" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Agli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610218000029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Scaon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0619-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/8017541" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2025inpact024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Richalley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Seite" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deloustal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bordarie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2025inpact052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudubray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>