--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -885,1309 +885,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité en revue systématique : apport du documentaliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surgical and instrumental options for chronic rhinitis: A systematic review and PRISMA meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438960v3</w:t>
+                <w:t xml:space="preserve">hal-04541287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options chirurgicales et instrumentales pour la rhinite chronique : une revue systématique avec méta-analyse PRISMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fieux</w:t>
+                <w:t xml:space="preserve">Qualité en revue systématique : apport du documentaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carsuzaa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2023.08.005⟩</w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (1), pp.114-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468557v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual determinants of participation after stroke: a systematic review of quantitative and qualitative studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Options chirurgicales et instrumentales pour la rhinite chronique : une revue systématique avec méta-analyse PRISMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1679897⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2023.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613373v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Organizational Impact of the AIRSEAL(R) Insufflation System During Laparoscopic Surgery: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cabelguenne</w:t>
+                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00268-020-05869-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368086v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03537514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Louis</w:t>
+                <w:t xml:space="preserve">Clinical and Organizational Impact of the AIRSEAL(R) Insufflation System During Laparoscopic Surgery: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Selvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabelguenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.705-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00268-020-05869-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03537514v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of extracorporeal membrane oxygenation for high-risk pulmonary embolism: A systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lanier Demma</w:t>
+                <w:t xml:space="preserve">Contextual determinants of participation after stroke: a systematic review of quantitative and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1358863x20944469⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (13), pp.1786-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1679897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03261175v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stent retriever thrombectomy for acute ischemic stroke: A systematic review and meta-analysis of randomized controlled trials, including THRACE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of extracorporeal membrane oxygenation for high-risk pulmonary embolism: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Metge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Aulagner</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lanier Demma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.09.009⟩</w:t>
+              <w:t xml:space="preserve">Vascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (5), pp.460-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1358863x20944469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01916266v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03261175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of economic evaluations on stent-retriever thrombectomy for acute ischemic stroke</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Stent retriever thrombectomy for acute ischemic stroke: A systematic review and meta-analysis of randomized controlled trials, including THRACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aulagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174 (5), pp.319-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-018-8760-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01916305v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documentaliste en CHU : environnement spécifique, service transversal et profession à part entière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A systematic review of economic evaluations on stent-retriever thrombectomy for acute ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aulagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265 (7), pp.1511-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-018-8760-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470920v1</w:t>
+                <w:t xml:space="preserve">hal-01916305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’accroissement des compétences des documentalistes en fonction de la diversité des publics</w:t>
+                <w:t xml:space="preserve">Documentaliste en CHU : environnement spécifique, service transversal et profession à part entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vautenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentaliste</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 530, pp.541-545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470087v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’accroissement des compétences des documentalistes en fonction de la diversité des publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vautenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol. 47 (1), pp.20-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.471.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’accroissement des compétences des documentalistes en fonction de la diversité des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (71), pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2197,140 +2343,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality in systematic reviews: contribution of librarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2398,51 +2544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00794C42"/>
+    <w:nsid w:val="817294E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2629,51 +2775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-giroudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7947-9437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8771-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05158648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;nault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.02.019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bonazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Souiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Zufferey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautherot Tournay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2023.09.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438960v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.231.0114" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1679897" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabelguenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05869-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanier Demma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863x20944469" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aulagner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.09.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gory" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8760-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vautenin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.471.0020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441343v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-giroudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7947-9437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8771-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05158648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;nault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.02.019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bonazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Souiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Zufferey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautherot Tournay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2023.09.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438960v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.231.0114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabelguenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05869-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1679897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261175v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanier Demma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863x20944469" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aulagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.09.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FQXK20S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8760-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouriot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vautenin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.471.0020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441343v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>