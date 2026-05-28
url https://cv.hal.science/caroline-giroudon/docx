--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7947-9437</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=OyC3DacAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">F-8771-2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -181,2159 +202,2025 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of balneotherapy in rheumatology: a systematic review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensory Processing in Individuals With Attention-Deficit/Hyperactivity Disorder Compared With Control Populations: A Systematic Review and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-089597⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2025.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372135v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Processing in Individuals With Attention-Deficit/Hyperactivity Disorder Compared With Control Populations: A Systematic Review and Meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gender on the Spectrum: Prevalence of Gender Diversity in Autism Spectrum Disorder—A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Hénault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Ludovic Souiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Zufferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+              <w:t xml:space="preserve">Autism in Adulthood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2025.02.019⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aut.2024.0202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158648v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender on the Spectrum: Prevalence of Gender Diversity in Autism Spectrum Disorder—A Systematic Review and Meta-Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endoscopic Sinus Surgery in Frontal Sinus Inverted Papilloma: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Peyroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Souiller</w:t>
+                <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Zufferey</w:t>
+                <w:t xml:space="preserve">Andre Sousa Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism in Adulthood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aut.2024.0202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm15050183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387032v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoscopic Sinus Surgery in Frontal Sinus Inverted Papilloma: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of balneotherapy in rheumatology: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Favier</w:t>
+                <w:t xml:space="preserve">Ikram Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Sousa Machado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Emmanuel Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm15050183⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.e089597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-089597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372137v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of autologous adipose tissue in acute burn wound management: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gautherot Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (1), pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anplas.2023.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical and instrumental options for chronic rhinitis: A systematic review and PRISMA meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Qualité en revue systématique : apport du documentaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 140 (6), pp.279-287. </w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (1), pp.114-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541287v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité en revue systématique : apport du documentaliste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Surgical and instrumental options for chronic rhinitis: A systematic review and PRISMA meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438960v3</w:t>
+                <w:t xml:space="preserve">hal-04541287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options chirurgicales et instrumentales pour la rhinite chronique : une revue systématique avec méta-analyse PRISMA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextual determinants of participation after stroke: a systematic review of quantitative and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nourredine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Alexandru</w:t>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giroudon</w:t>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2023.08.005⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (13), pp.1786-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1679897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468557v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and Organizational Impact of the AIRSEAL(R) Insufflation System During Laparoscopic Surgery: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Coste</w:t>
+                <w:t xml:space="preserve">David Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Louis</w:t>
+                <w:t xml:space="preserve">Marie Selvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabelguenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.705-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00268-020-05869-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03537514v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Organizational Impact of the AIRSEAL(R) Insufflation System During Laparoscopic Surgery: A Systematic Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Selvy</w:t>
+                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Martelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Sandra Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cabelguenne</w:t>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00268-020-05869-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368086v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03537514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual determinants of participation after stroke: a systematic review of quantitative and qualitative studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of extracorporeal membrane oxygenation for high-risk pulmonary embolism: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">M. Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Termoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">A. Metge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lanier Demma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1679897⟩</w:t>
+              <w:t xml:space="preserve">Vascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (5), pp.460-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1358863x20944469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02613373v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03261175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of extracorporeal membrane oxygenation for high-risk pulmonary embolism: A systematic review and meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Stent retriever thrombectomy for acute ischemic stroke: A systematic review and meta-analysis of randomized controlled trials, including THRACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lanier Demma</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aulagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1358863x20944469⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174 (5), pp.319-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03261175v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stent retriever thrombectomy for acute ischemic stroke: A systematic review and meta-analysis of randomized controlled trials, including THRACE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review of economic evaluations on stent-retriever thrombectomy for acute ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aulagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 265 (7), pp.1511-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-018-8760-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01916266v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of economic evaluations on stent-retriever thrombectomy for acute ischemic stroke</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Documentaliste en CHU : environnement spécifique, service transversal et profession à part entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 530, pp.541-545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916305v1</w:t>
+                <w:t xml:space="preserve">hal-04470920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documentaliste en CHU : environnement spécifique, service transversal et profession à part entière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De l’accroissement des compétences des documentalistes en fonction de la diversité des publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vautenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Documentaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol. 47 (1), pp.20-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.471.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470920v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’accroissement des compétences des documentalistes en fonction de la diversité des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (71), pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2343,140 +2230,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality in systematic reviews: contribution of librarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/i2d.231.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2544,51 +2431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="817294E8"/>
+    <w:nsid w:val="374A2B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2775,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-giroudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7947-9437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8771-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05158648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;nault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.02.019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bonazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Souiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Zufferey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautherot Tournay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2023.09.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438960v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.231.0114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabelguenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05869-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1679897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261175v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanier Demma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863x20944469" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aulagner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.09.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FQXK20S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8760-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouriot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vautenin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.471.0020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441343v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-giroudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7947-9437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OyC3DacAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-8771-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05158648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;nault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.02.019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bonazzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Souiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Zufferey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aribi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089597" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gautherot Tournay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2023.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438960v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.231.0114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1679897" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabelguenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05869-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pozzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanier Demma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863x20944469" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aulagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.09.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FQXK20S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gory" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-018-8760-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vautenin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.471.0020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441343v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>