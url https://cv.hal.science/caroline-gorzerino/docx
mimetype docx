--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,319 +66,1025 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlanktonFlow : hands-on deep-learning classification of plankton images for biologists</w:t>
+                <w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Walter</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Collinet</w:t>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Porcon</w:t>
+                <w:t xml:space="preserve">Guillaume Bouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martignac</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273927v1</w:t>
+                <w:t xml:space="preserve">hal-05574658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could landscape ecology principles apply at the microscale? A metabarcoding approach on Trichoptera larvae-associated microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bélouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.177304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological consequences of consecutive river damming for three groups of bioindicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.108103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474226v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary production of freshwater zooplankton communities exposed to a fungicide and to a petroleum distillate in outdoor pond mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bayona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cailleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (4), pp.836-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.2495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of diquat and fomasen applied alone and in combination with a nonylphenol polyethoxylate adjuvant on Lemna minor in aquatic indoor microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Quémeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (3), pp.802-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2008.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlanktonFlow76 - A curated FlowCam dataset for plankton classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16840846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -388,2511 +1094,1805 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Cormy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité Observatoire des biocénoses aquatiques de la Sélune 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des barrages de la Sélune sur le fonctionnement des réseaux trophiques : état des lieux pré-arasement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2019, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357378v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Piscart</w:t>
+                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378409v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could landscape ecology principles apply at the microscale? A metabarcoding approach on Trichoptera larvae-associated microbial diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PlanktonFlow : hands-on deep-learning classification of plankton images for biologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Porcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joey Allen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+                <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...705 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01453751v1</w:t>
+                <w:t xml:space="preserve">hal-05273927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium AQUACOSM+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Antalya (Turkey), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international aquatic mesocosm research symposium: From local processes to cross-domain actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hellenic Centre for Marine Research, Apr 2021, Virtual symposium, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3039,51 +3039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16840846" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177304" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bayona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roucaute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cailleaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52E9546A7614164FFEA24722171A87559B7903A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WLKSHNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177304" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bayona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roucaute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cailleaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2495" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52E9546A7614164FFEA24722171A87559B7903A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.08.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WLKSHNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16840846" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>