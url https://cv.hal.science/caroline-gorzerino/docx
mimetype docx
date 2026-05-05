--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+                <w:t xml:space="preserve">Could landscape ecology principles apply at the microscale? A metabarcoding approach on Trichoptera larvae-associated microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+                <w:t xml:space="preserve">Marion Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Nadège Bélouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.177304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383209v1</w:t>
+                <w:t xml:space="preserve">hal-04763773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could landscape ecology principles apply at the microscale? A metabarcoding approach on Trichoptera larvae-associated microbial diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sire</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bélouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 955, pp.177304. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763773v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological consequences of consecutive river damming for three groups of bioindicators</w:t>
               </w:r>
@@ -905,186 +905,340 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PlanktonFlow : hands-on deep-learning classification of plankton images for biologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Porcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlanktonFlow76 - A curated FlowCam dataset for plankton classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16840846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1094,445 +1248,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 67 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Cormy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité Observatoire des biocénoses aquatiques de la Sélune 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,331 +1698,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des barrages de la Sélune sur le fonctionnement des réseaux trophiques : état des lieux pré-arasement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Paillisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2019, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,121 +2030,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1998,611 +2152,457 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Pellan</w:t>
+                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Piscart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+                <w:t xml:space="preserve">Dominique Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378409v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.23</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...105 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Porcon</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05273927v1</w:t>
+                <w:t xml:space="preserve">hal-03378409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2620,103 +2620,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium AQUACOSM+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Antalya (Turkey), Turkey</w:t>
@@ -2745,103 +2745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international aquatic mesocosm research symposium: From local processes to cross-domain actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hellenic Centre for Marine Research, Apr 2021, Virtual symposium, Greece</w:t>
@@ -3039,51 +3039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177304" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bayona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roucaute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cailleaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2495" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52E9546A7614164FFEA24722171A87559B7903A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.08.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WLKSHNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16840846" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge B&#233;louard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474226v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bayona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roucaute" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cailleaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2495" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52E9546A7614164FFEA24722171A87559B7903A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.08.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WLKSHNJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05278101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16840846" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>