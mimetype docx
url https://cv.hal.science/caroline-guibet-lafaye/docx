--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -604,9795 +604,9795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[retracted] Le PKK, vecteur d'émancipation des femmes kurdes de Turquie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794558v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle du renseignement français : une lutte entre l’exécutif et le législatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12q88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794411v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réformes de l’antiterrorisme français : entre individualités remarquables et modèle “mécanique” des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, octobre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le contrôle du renseignement français : une lutte entre l’exécutif et le législatif ?</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Existe una cultura de violencia política en el País Vasco?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oñati Socio-Legal Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Derechos emergentes y bienes comunes en el Sur global, 14 (2), pp.575-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35295/OSLS.IISL.1866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la défiance à la coaction et au contrôle : la gouvernance du renseignement intérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.67-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798202v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politisation de l’antiterrorisme et luttes de juridictions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, décembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invisibiliser la torture par le droit. Une comparaison Espagne / États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.77 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.294.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Retracted] Le PKK, vecteur d'émancipation des femmes kurdes de Turquie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (54), pp.95-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.6038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution générationnelle des facteurs de l’engagement au PKK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XVIII (35), pp.46-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/18281567244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succès et limites de l'antiterrorisme espagnol : le cas d'ETA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Italiana </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.31-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1485/2281-2652-202321-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver la confiance dans les institutions de la démocratie espagnole : controverses autour de la torture de &amp;quot;terroristes&amp;quot; dans El País</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.359-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Identity Work” and Clandestinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (1), pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003975621000291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651649v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Retracted]Le PKK, parti des femmes. La constitution du sujet politique féminin entre virilisme combattant et féminisme martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, pp.97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.056.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la lutte armée : dissonances cognitives et contradictions normatives. Le cas du PKK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.7-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.294.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549206v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological approach to the evolution of a terrorist organisation: ETA, 1959-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, pp.2453-2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-021-01203-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurdish “patriotic” families: an incentive or an impediment to joining the PKK through the generations and according to gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bariş Tuğrul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Studies on Terrorism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.484-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17539153.2022.2049947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETA et l’antiterrorisme basque. Dynamique des interactions stratégiques depuis les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (2), pp.231-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de la torture en contexte démocratique : l’antiterrorisme espagnol face aux militants basques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33, 22 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12q88⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.13867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35295/OSLS.IISL.1866⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Retracted] S'engager au PKK pour la libération des femmes ? Lecture critique d'une construction politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.185-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.120.0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Politisation de l’antiterrorisme et luttes de juridictions ?</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703386v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaving the PKK : Toward a process-oriented model of disengagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26330024221081145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635958v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution stratégique de l’organisation ETA (1959-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, décembre</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Des spécialistes du religieux à mi-temps ?, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.4755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la défiance à la coaction et au contrôle : la gouvernance du renseignement intérieur français</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimes ou actions: itinéraires occultés d'ETA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papeles del CEIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/pceic.22161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340005v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insurgent violence and defensive violence: understanding the use of political violence by the Italian extreme left in the 1960s and 1980s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (31), pp.69-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/18281567191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires vers l’illégalité politique : l’Italie des années 1960-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (52), pp.53-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.5005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écueils de la fin d’un cycle de violence au Pays basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.6284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Espagne devant la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.65-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.018.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence insurrectionaliste et violence défensive : comprendre l’usage de la violence politique de l’extrême gauche italienne dans les années 1960-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63, pp.67-88</w:t>
+              <w:t xml:space="preserve">, 2021, 57-58, pp.185-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression, facteur d’annihilation du terrorisme ou de sa radicalisation ? Le cas du conflit basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.163-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/subbeuropaea.2021.2.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évolution générationnelle des facteurs de l’engagement au PKK</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement illégal : facilitating et precipitating factors. Le cas de l’Italie des années 1960-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.3573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit en situation de limitation ou d’arrêt de traitement en réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.18-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anrea.2021.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence stratégique et autodéfense en Pays basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Quelle sociologie politique pour l'enquête globale ? Autour d'Yves Dezalay, 119-120, pp.153-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.22361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de militants clandestins basques : six décennies de conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La recherche en actes : Champs de recherche et enjeux de terrain, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.14316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902399v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de choix méthodologiques sur l’analyse de l’évolution de l’organisation clandestine ETA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.219-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militantes clandestines dans le conflit armé basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.11572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence politique au Pays basque : la fin d'un conflit ? Regards d'ex-militants clandestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista internacional de los estudios vascos / Eusko Ikaskuntza = Sociedad de Estudios Vascos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (1-2), pp.116-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954890v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalisation : de l'adversaire à l'ennemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La critique sociale dans les années 68, 53-54, pp.169-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02499320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les inégalités de patrimoine sont-elles mieux tolérées que d'autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Forse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Frenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aspects des transmissions familiales entre générations, 156, pp.97-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.156.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Comment peuvent-ils ne pas s’engager ?” Comprendre l'engagement de l'extrême gauche non partisane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La démocratie des territoires de l'eau, 21, pp.163-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.021.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation et arrêt des thérapeutiques en situation aiguë. Quel rôle pour le médecin anesthésiste-réanimateur dans une décision d’abstention d’un acte chirurgical urgent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Dorze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Mourman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arié Attias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (6), pp.503-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anrea.2018.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions du juste dans la lutte armée : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Une juste violence ? violences et radicalités militantes depuis les années 1970, 28, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimer, rationaliser, expliquer la violence politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.239-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1042817ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénoncer la radicalisation, reconstruire un ordre moral et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, avril/mai</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre défense des droits et logique sécuritaire : le traitement politique du psychiatrique aux prises avec les faits divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Troubles de la personne et clinique du social, 22, pp.461-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement radical, extrême ou violent : basculement ou &amp;quot; continuation de soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement radical, extrême ou violent : Basculement ou “continuation” de soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot; radicalisation &amp;quot; : individualisation et dépolitisation d'une notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ami-Jacques Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Choc moral”, émotion, violence : la violence politique est-elle le fruit de la colère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement radical, extrême ou violent : basculement ou “continuation” de soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de terroristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (2), http://journals.openedition.org/communication/7354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.7354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520531v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hospitalisation sous contrainte, une source de conflits normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA RADICALISATION VUE PAR LA PRESSE : FLUCTUATION D'UNE REPRESENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (1), pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sense of Distributive Justice in Children from 6 to 10. Equality predominates but sharing norms are different depending on school performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Forsé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richardot Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.3403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre faits divers et débats publics : comment la presse écrite aborde la psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.261-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions politiques et éthiques contre la possibilité d’une autonomisation radicale des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radicalisation vue par la presse : fluctuation d’une représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (1), pp.1--24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les psychiatres se représentent-ils aujourd’hui “la” maladie mentale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.127-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La folie criminelle présentée par la presse. Traitement différencié de la folie criminelle dans des quotidiens aux orientations politiques opposées. Romain Dupuy, une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éthique pour quels psychiatres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.169-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de l’éthique en psychiatrie. Par delà Beauchamp et Childress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de la maladie mentale et recours à la contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie et violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations politiques de la causalité terroriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, XVIII (35), pp.46-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7413/18281567244⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Frammenti 3, XI (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/18281567079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">[Retracted] Le PKK, vecteur d'émancipation des femmes kurdes de Turquie ?</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352744v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle théorie de la justice pour l’épigénétique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (03), pp.489-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0012217315000657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02064467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions politiques et éthiques contre la possibilité d’une autonomisation radicale des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychiatrie et particularisme éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.183-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irréductibilité des conflits normatifs et dilemmes moraux en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages du consentement en psychiatrie. La place du consentement en psychiatrie et la construction de sa validité (dans le cas des psychoses graves)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.46--55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle théorie de la justice pour l’épigénétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épigénétique : pour de nouvelles politiques de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistyka i Przyrodoznawstwo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, p. 4-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger de la société française et de ses inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Cogitans : Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disqualification économique du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.271--283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La domination sociale dans le contexte contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (54), pp.95-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.6038⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 45 (1), p. 157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraindre en ambulatoire : quels droits constitutionnels pour les patients en psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, p. 7-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment se construisent les raisonnements sur la justice sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.93--118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duguit, et après ? Droit, propriété et rapports sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Repenser la propriété, 28 (3), pp.285-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements de la critique sociale : normes alternatives et raisonnements hypothétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IX (n° 18), 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naturalisation de l’appropriation privative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.35--68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Methodological approach to the evolution of a terrorist organisation: ETA, 1959-2018</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits en période périopératoire : un enjeu collectif, éthique et professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité Éthique de La Sfar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.335--343</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bariş Tuğrul</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur du débat sur les soins sans consentement en ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, X, pp.575--582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SENTIMENTS D'INJUSTICE, CONCEPTIONS DU JUSTE ET POSITIONNEMENT POLITIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daimon, Revista Internacional de Filosofía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, p. 43-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se soucier de l’autre, le contraindre et le contenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 4, p. 17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information épigénétique, ses enjeux sociétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Siméoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (2), pp.231-241</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété, un objet politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.105--125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From altruistic donation to conditional societal organ appropriation after death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kreis H.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical Theory and Moral Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.355--368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimation sociale et intériorisation de la domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersticios. Revista sociológica de pensamiento crítico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.57--82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délibération et la concertation, enjeux de la responsabilité scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picavet Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etudes Hospitalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.87-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elective non-therapeutic intensive care and the four principles of medical ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Michel Mertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (3), pp.139--142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomie, exclusion, désaffiliation : dissolution de la cohésion sociale ou du lien social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), p. 11-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Identity Work” and Clandestinity</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precaution, ethics and the structure of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picavet Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.124.0593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations de la cohésion sociale dans cinq pays européens : traits communs et différences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de vie, euthanasie et suicide assisté : une mise au point de la Société française d’anesthésie et de réanimation (Sfar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Pelluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circoncision chez l'enfant : une simple question d'organisation des soins ou un enjeu éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (5), pp.442--446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations de la cohésion sociale et perceptions du rôle des institutions de l'État social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 62 (1), pp.195--241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La précaution, l'éthique et la structure de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, p. 593-609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domination sociale et représentations du juste : mise à l'épreuve d'une thèse d'Axel Honneth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (2), p. 147-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions de l'interprétation de la cohésion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.41--65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03906701.2011.544179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il éduquer à la délibération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, p. 161-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éthique médicale au risque du débat bioéthique et la réponse normative à l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (3), p. 689--711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acceptabilité des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), p. 2-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity ethics. An alternative to Peter Singer's ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Romanach Cabrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dilemata (Revue Internationale d'Ethique Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, p. 95-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation des désaccords éthiques : le cas de la réanimation néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptabilité des inégalités et exigence de justification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia Unisinos - Unisinos Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), p. 2-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décider la mort et prélever les organes : la question de l'extension des conditions du prélèvement d'organes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « droit à la santé » : des objectifs de l'OMS à ceux du Millénium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 745, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité sociale et tolérance à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Politica. Romanian Political Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, X (1), p. 61-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parental Refusal to Terminate Pregnancy in Face of a Strongly Negative Prognosis of Neonatal Viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical perspectives / Catholic University of Leuven ; European Centre for Christian Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.485--508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pratique au normatif : le cas de la réanimation néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Portuguesa Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs et élaboration de compromis d’après l’expérience des États généraux de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, p. 366--381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education à la citoyenneté et parité de participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, p. 121-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi accepter des refus d'IMG en cas de pronostic vital néonatal très péjoratif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical perspectives / Catholic University of Leuven ; European Centre for Christian Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), p. 485-508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles de la cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63 (1), pp.1-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0003975621000291⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 50 (03), pp.389--427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000397560999018X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation politique, cohésion sociale et éducation à la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Cogitans : Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (6), pp.1-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57-58, pp.185-218</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et adaptation des principes. L'exemple des politiques de l'innovation norvégiennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettres d'Ivoire : Revue Scientifique de Littératures,Langues et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, p .131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éducation politique aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthesis philosophica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23/1 (45), p.107-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner une culture commune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ágora. Papeles de filosofía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il privilégier l'égalité des chances dans le domaine éducatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (16), pp.23-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opiniones individuales y actitudes políticas frente a la redistribución</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daímon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conflit en situation de limitation ou d’arrêt de traitement en réanimation</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renunciar a valores políticos comunes. La inserción política de la ética</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Praxis Filosófica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, p. 73-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance, innovation et adaptation des principes. L'exemple des politiques de l'innovation norvégiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Fabrice</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettres d'Ivoire : Revue Scientifique de Littératures,Langues et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, p. 129-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie participative et les devoirs du citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Forsé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XLV (XLIX), pp.181 - 181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethics of Inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (1), pp.25-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance vs. redistribution : le cas du respect de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia Unisinos - Unisinos Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (3), p. 227-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compensation sociale du bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, p. 99-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (2), pp.219-263</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le critère d'absence d'envie dans les théories contemporaines de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (2), p. 419-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienes primarios, igualdad de oportunidas e igualdad de recursos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isegoría</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, p. 261-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement intéressé et évaluation normative chez A. Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, X, p. 21-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7014 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371471v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00370216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10473,2865 +10473,2865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trajectoires en radicalité, un difficile accès aux acteurs et aux sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude de l'axe Sociologie(s) de l'international « Chercheur·ses et Recherches en Terrains Difficiles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Mar 2018, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radicalisation, quel objet sociologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e Journées de valorisation de la recherche de l’École Nationale de Protection Judiciaire de la Jeunesse (ENPJJ) « Violences politiques et citoyenneté des jeunes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale de Protection Judiciaire de la Jeunesse (ENPJJ), Nov 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02499265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magistrats et patients face à la déclaration d’irresponsabilité pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation « Psychiatrie et justice pénale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale de la Magistrature, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02889584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale de Protection Judiciaire de la Jeunesse (ENPJJ), Nov 2018, Lille, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement radical, extrême ou violent : basculement ou “continuation” de soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Adolescence et radicalisation : construction identitaire, appartenance, et engagement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02499379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethical Issues Raised by Research in Epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parental Responsibility, Epigenetics and DOHaD: Emerging sociotechnical imaginaries of reproduction in the postgenomic age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Hermance, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim, Mar 2018, Pessac, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02339386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ennemi global à l’ennemi intérieur, la territorialisation de la menace terroriste par l’État français dans les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réactions des États français et allemands aux menaces perçues comme terroristes dans les années 1970 et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et redistribution : discussion de deux paradigmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redistribution and Recognition: Calling Paradigms of Justice into Question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Catane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tiers étatique face à la possibilité d’une autonomisation radicale des communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre État et marchés, la dynamique du commun : vers de nouveaux équilibres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-II Panthéon-Assas, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Hermance, Switzerland</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages contemporains de la déclaration d’irresponsabilité pénale par les magistrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Troubles psychiques et jugement pénal : une double peine ?” Du traitement pénal des malades psychiatriques délinquants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Leipzig, Allemagne</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Choc moral” et carrière en radicalité de la gauche révolutionnaire contemporaine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524298v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le revenu universel comme instrument de promotion de la liberté de choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le revenu universel : l’avenir d’une illusion ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’ennemi : usages politiques contemporains de la notion de radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrorisme en France, en Turquie, en Italie et en Allemagne dans les années 1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action Directe : de la critique radicale à la violence &amp;quot;autolégitimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critiques radicales, éthiques alternatives, légitimation de la violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laetitia Bucaille et Agnès Villechaise Dec 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418733v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche critique des sociologies de la radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la DAP « Radicalisation violente, engagement et désengagement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel DACCACHE, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche critique des sociologies de la radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalisation violente, engagement et désengagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DAP, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Leipzig, Allemagne</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficultés méthodologiques posées par l’analyse de la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RadicalisationS école thématique CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laetitia Bucaille et Agnès Villechaise Dec 2016, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364028v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES ENJEUX ÉTHIQUES ET SOCIÉTAUX DE L'ÉPIGÉNÉTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audition publique Assemblée Nationale - OPECST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE REVENU D'EXISTENCE EST-IL ACCEPTABLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association pour l’Instauration d’un Revenu d’Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiments d'injustice dans la France contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies morales et légitimités politiques au Maghreb.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes fondateurs des attentes de justice aujourd’hui adressées à l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies morales et légitimités politiques au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imed Melliti, Hayet Moussa, Nov 2014, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domination sociale, violence et idéologie du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de l’Association Belge Francophone de Sociologie et d’Anthropologie (ABFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Imed Melliti, Hayet Moussa, Nov 2014, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le don d'organes : de l'altruisme à la disponibilité consentie des organes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Universitaire Jean Fournier (CUF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonheur et richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université du Temps Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Fontenay-aux-Roses, France</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doit-on garantir certaines conditions de naissance aux enfants à naître ? Proscrire, prescrire : le cas des refus d'IMG en cas de pronostic vital néonatal très péjoratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proscrire-Prescrire. Présence d'enjeux non médicaux dans les questions de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nantes, France. p. 43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Nantes, France. p. 43-57</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acceptabilité des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations de la justice sociale et des inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé comme bien premier : équité, santé et pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Philosophiques d'Uriage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint Martin d'Uriage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint Martin d'Uriage, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du « risque dépendance » : une fragilisation de la cohésion sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concertation et expérimentation dans les réponses institutionnelles au risque-dépendance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Evry, France</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques du prélèvement d'organes sur patients Maastricht III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National d'Anesthésie et de Réanimation de la Société Française d'Anesthésie et de Réanimation, session « Enjeux éthiques actuels du prélèvement d'organe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La construction du « risque dépendance » : une fragilisation de la cohésion sociale ?</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre la afirmación de una comunidad de valores europeos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La filosofía de la historia ante los retos del presente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Salamanque, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation des principes et rapport aux valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Besançon, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création : définitions et défis contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. p. 107-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Salamanque, España</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence aux « capacités » et à la qualité de vie dans les dilemmes éthiques en médecine périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des risques de vulnérabilités sociales aux capabilités individuelles : un autre modèle de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la réponse normative à l'innovation en bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie de l'histoire et valeurs dans l'Europe du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compromis autour de principes généraux. Les politiques publiques de santé en France : la loi hospitalière de 1970 et le projet de loi « Hôpital, patient, santé, territoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Territoires, Action publique, Société (TAPS) du laboratoire SPIRIT de l'Institut d'Etudes Politiques de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principles and compromise in reform-related negotiation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro Working Group ETHICS on Decision making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugement moral et vie bonne : l'héritage aristotélicien dans l'éthique habermassienne de la discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie allemande et philosophie antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Lyon, France. p. 313-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do we gain from exchange at all ? On the lessons to be drawn from Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Conférence Annuelle de la Société Européenne pour l'Histoire de la pensée économique (ESHET): « La justice dans la pensée économique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et adaptation de principes généraux. Le cas de l'équité dans l'accès aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie de l'histoire et valeurs dans l'Europe du XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">Action médicale et confiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Besançon, France. p. 37-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on prendre en compte le bien-être de chacun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El bienestar como requisito de la dignidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Donostia / San Sebastián (Palacio de Miramar), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faculté individuelle de choix et liberté de contracter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France. p. 107-121</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude ANR 3LB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...231 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de l'interprétation des normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14271,51 +14271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'égalité, une passion française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Forsé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14428,190 +14428,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éthique et le dialogue dans les institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, pp.411, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF Paris. , pp.194, 2010, 978-2130576495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ferry</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01701289v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00516864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le bonheur aujourd’hui</w:t>
               </w:r>
@@ -15134,51 +15134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affranchir les choses ? De la propriété aux communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15378,2226 +15378,2226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02515230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Schémas cognitifs et sentiments moraux en matière de justice sociale et d’inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens de la justice. Une « utopie réaliste » ? Rawls et ses critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.325--345, 2015, PolitiqueS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une alternative à la conception exclusiviste classique du droit de propriété ? Une théorie inclusive de l'appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Boccon-Gibod; Pierre Crétois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État social, propriété publique et biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.109-130, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une alternative à la conception exclusiviste classique du droit de propriété ? Une théorie inclusive de l’appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État social, propriété publique, biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105--126, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Crétois</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre deliberacion y el principio de precaución</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'Eau, pp.109-130, 2015</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioética, en plural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219--242, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.325--345, 2015, PolitiqueS</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques et sociétaux de l’épigénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vélizara Anastosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études Hospitalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre deliberacion y el principio del precaucion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picavet Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioética en plural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vélizara Anastosova</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Charles Ancillon », « Rodolphe Dutertre », « Paul Hay du Châtelet (père) », « Paul Hay du Châtelet (fils) », « Étienne Molinier »*, « Pierre de Villemandy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foisneau Luc, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imposer la contrainte en psychiatrie : une question éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Cano, J.-M. Henry et V. Ravix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté et contrainte en psychiatrie. Enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Études hospitalières, collection « Actes et séminaires », p. 15-32, 2014, 978-2-84874-570-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational planning for individual needs and capacities. Principles and Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Doridot et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical governance of emerging technologies development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, p. 26-36, 2013, IGI Global</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The WHO Policy of Primary Health Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spheres of Global Justice, vol. 1 Global Challenges to Liberal Democracy. Political Participation, Minorities and Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.623--634, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational planning for individual needs and capacities: principles and contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picavet Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Doridot et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical Governance of Emerging Technologies Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sobre deliberacion y el principio de precaución</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la contribution d’Amartya Sen : éthique des capacités et politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picavet Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Fagot-Largeault et B. Saint-Sernin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie et l’état du monde / Philosophy and the State of the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global distributions of world resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social and Economic Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle politique fiscale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Forsé et O. Galland (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Français face aux inégalités et à la justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, p. 216-225, 2011, 978-2200259181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mérite et ses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Forsé et O. Galland (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Français face aux inégalités et à la justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, p. 128-138, 2011, 978-2200259181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacités et concepts d'autonomie dans la construction de la &amp;quot;dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, pp.219--242, 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Ferréol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomie et dépendance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E. &amp; InterCommunications, p. 249-263, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Foisneau Luc, 2014</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes sociales et institutions dans les jugements sur l'opportunisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'opportunisme, une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 123-135, 2011, Hermès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Études hospitalières, collection « Actes et séminaires », p. 15-32, 2014, 978-2-84874-570-1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accepter le prélèvement d'organes sur patients DDAC III ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Puybasset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques en réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 567-580, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accepter le prélèvement d'organes sur patients DDAC III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, p. 26-36, 2013, IGI Global</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Puybasset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques en réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 567-580, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.623--634, 2013</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilemmes moraux en réanimation : pour une institutionnalisation des désaccords éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Puybasset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques en réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 35-43, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Picavet Emmanuel</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites du droit de contracter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Doridot et al. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, 2013</w:t>
+              <w:t xml:space="preserve">Lewkowicz; Gregory; Xifaras; Mikhaïl; dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz (Paris), p. 135-155., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à la nouveauté et création des valeurs sociales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, 2013</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dallet; S.; Chapouthier; G.; Noël; E.; dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création. Définitions et défis contemporains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan (Paris), pp.107-121, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Springer, p., 2012</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le droit à la santé au prisme des capacités de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Ferry; Caroline Guibet Lafaye; Mark Hunyadi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.55-88, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Colin, p. 216-225, 2011, 978-2200259181</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites du droit de contracter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mikhail Xifaras et Gregory Lewkowicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le contrat : Droit et philosophie face aux nouvelles pratiques contractuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 135-145, 2009, Méthodes du droit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Colin, p. 128-138, 2011, 978-2200259181</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cosmopolitisme : une exigence morale du kantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Guibet-Lafaye et Y.C. Zarka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kant cosmopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Eclat, p. 79-93, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principles and compromise in reform-related negotiation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G. Ferréol. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, E.M.E. &amp; InterCommunications, p. 249-263, 2011</w:t>
+              <w:t xml:space="preserve">F. Wenstop, J-P. Brans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Centered Processes 2008 - Workshop on OR and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Telecom Bretagne, pp.97-108, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Normes sociales et institutions dans les jugements sur l'opportunisme</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une justification des droits sociaux-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los Derechos Positivos. Las demandas justas de acciones y prestaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plaza y Valdes, p. 91-105, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibet Lafaye Caroline et Picavet Emmanuel. Confiance et adaptation de principes généraux. Le cas de l'équité dans l'accès aux soins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...889 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Besançon : Presses Universitaires de Franche-Comté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quiviger Pierre-Yves, Martin, Thierry, dir., Action médicale et confiance.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Besançon : Presses Universitaires de Franche-Comté, pp.277-306, 2007, AGON</w:t>
@@ -17968,51 +17968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Reber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18095,51 +18095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Reber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18255,51 +18255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mougombili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.123-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18382,51 +18382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Reber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.103-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18763,51 +18763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mougombili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.105-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18900,77 +18900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les inégalités de patrimoine sont-elles mieux tolérées que d'autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Forsé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Frenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19027,64 +19027,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des inégalités : la formation des représentations (Paris,2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Forsé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Frenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19487,51 +19487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la contribution d'Amartya Sen : éthique des capacités et politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19667,151 +19667,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Redistribution et désincitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Institutionalization of Social Justice and Constitutionalization of Socio-economic Equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375146v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00430499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigmes interprétatifs de la dissolution du lien social</w:t>
               </w:r>
@@ -20214,51 +20214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nosophi.univ-paris1.fr/docs/cgl_art.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/osls.iisl/2099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699471v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794411v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q88" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/OSLS.IISL.1866" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798202v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794558v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.6038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1485/2281-2652-202321-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13867" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549206v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-021-01203-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bari&#351; Tu&#287;rul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2022.2049947" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703386v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.120.0186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635958v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024221081145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.4755" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558775v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651649v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975621000291" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.018.0065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.6284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbeuropaea.2021.2.08" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3573" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabrice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2021.10.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340005v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.22161" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567191" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902399v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11572" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22361" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954890v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frenod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0097" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Dorze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mourman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#233; Attias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2018.09.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042817ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami-Jacques Rapin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520531v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7354" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10781" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fors&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardot Sophie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frenod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352744v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311037v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2225" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300292v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217315000657" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; &#201;thique de La Sfar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1203" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171901v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147865v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Sim&#233;oni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171895v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picavet Emmanuel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171905v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baumann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Michel Mertes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kreis H." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beydon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Pelluchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Puybasset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469975v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.124.0593" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Kieffer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922138v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171912v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecoffey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lienhart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070792v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946395v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2011.544179" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384838v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernard Picavet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romanach Cabrero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509174v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171919v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000397560999018X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CDHGBTL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171917v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476571v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171916v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346958v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376536v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369886v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346951v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370214v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429329v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889584v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499265v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421381v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523326v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523327v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524298v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381974v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524300v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524254v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418733v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364028v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233403v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948986v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091817v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566083v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510792v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421797v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466278v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384827v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375021v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469742v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375147v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384840v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510370v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fr&#233;nod" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazalbou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Fabio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484153v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738504v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439953v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16761" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186861v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28345" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186864v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie-historique/557-armes-et-bagages.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704863v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701289v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunyadi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516864v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uclouvain.be/13406.html?fct=document&amp;amp;documentID=1009940" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171920v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516851v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405346v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405325v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-antiterrorisme-francais-face-aux-attentats-du-xxie-siecle-9782361703141.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523508v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970505v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.99802" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552354v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515230v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28356" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171888v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970513v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171885v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470126v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171897v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lizara Anastosova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171899v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070797v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469980v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376185v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490886v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490888v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922545v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476616v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357630v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376558v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476610v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373452v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522364v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171921v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694184v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1850" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197024v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1791" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197019v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mougombili" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.221.0123" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211594v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.211.0103" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479776v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Farinetti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.201.0109" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185652v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Celentano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0095" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934893v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.181.0105" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160557v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richardot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375422v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521454v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058302v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171908v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709428v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566306v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732693v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570010v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375146v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430499v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373332v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371449v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nosophi.univ-paris1.fr/docs/cgl_art.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/osls.iisl/2099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794558v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794411v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q88" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699471v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/OSLS.IISL.1866" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798202v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.6038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1485/2281-2652-202321-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651649v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975621000291" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558775v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549206v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-021-01203-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bari&#351; Tu&#287;rul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2022.2049947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703386v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.120.0186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635958v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024221081145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.4755" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340005v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.22161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.6284" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.018.0065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbeuropaea.2021.2.08" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabrice" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2021.10.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902399v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11572" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954890v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frenod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0097" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Dorze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mourman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#233; Attias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2018.09.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042817ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami-Jacques Rapin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520531v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7354" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fors&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardot Sophie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frenod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352744v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567079" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217315000657" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.06.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1203" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; &#201;thique de La Sfar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147865v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Sim&#233;oni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kreis H." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171905v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picavet Emmanuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baumann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Michel Mertes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.124.0593" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Kieffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beydon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Pelluchon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Puybasset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecoffey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lienhart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171907v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2011.544179" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernard Picavet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romanach Cabrero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355059v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171917v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171919v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000397560999018X" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CDHGBTL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476571v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369882v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346958v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346951v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370214v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370216v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429329v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499265v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635375v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523327v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524298v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418733v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381974v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524300v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364028v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948986v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091817v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663371v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566083v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510792v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522817v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466278v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421797v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384827v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375021v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469742v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384840v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510370v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fr&#233;nod" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazalbou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Fabio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484153v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738504v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439953v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16761" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186861v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28345" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186864v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie-historique/557-armes-et-bagages.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704863v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516864v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701289v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunyadi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uclouvain.be/13406.html?fct=document&amp;amp;documentID=1009940" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171920v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516851v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405346v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405325v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-antiterrorisme-francais-face-aux-attentats-du-xxie-siecle-9782361703141.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523508v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970505v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.99802" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552354v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515230v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28356" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171885v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970513v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171897v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lizara Anastosova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470126v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070797v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469980v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376185v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490886v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490888v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476616v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357630v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376558v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373452v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476610v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522364v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171921v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694184v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1850" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197024v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1791" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197019v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mougombili" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.221.0123" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211594v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.211.0103" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479776v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Farinetti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.201.0109" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185652v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Celentano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0095" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934893v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.181.0105" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160557v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richardot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375422v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521454v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058302v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171908v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709428v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566306v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732693v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570010v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430499v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375146v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373332v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371449v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>