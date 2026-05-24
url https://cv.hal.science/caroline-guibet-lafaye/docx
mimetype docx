--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -492,51 +492,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (126)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (133)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1040,12482 +1040,13420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bulletin bibliographique de philosophie politique et sociale 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Reber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’imagination, 27, pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophique.1850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Invisibiliser la torture par le droit. Une comparaison Espagne / États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Delori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.77 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.294.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution générationnelle des facteurs de l’engagement au PKK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XVIII (35), pp.46-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/18281567244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Retracted] Le PKK, vecteur d'émancipation des femmes kurdes de Turquie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (54), pp.95-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.6038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Succès et limites de l'antiterrorisme espagnol : le cas d'ETA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Italiana </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.31-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1485/2281-2652-202321-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin bibliographique de philosophie politique et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Delori</w:t>
+                <w:t xml:space="preserve">Céline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Reber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophique.1791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver la confiance dans les institutions de la démocratie espagnole : controverses autour de la torture de &amp;quot;terroristes&amp;quot; dans El País</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.359-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Identity Work” and Clandestinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (1), pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003975621000291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651649v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Retracted]Le PKK, parti des femmes. La constitution du sujet politique féminin entre virilisme combattant et féminisme martial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, pp.97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.056.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558775v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de la torture en contexte démocratique : l’antiterrorisme espagnol face aux militants basques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.13867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la lutte armée : dissonances cognitives et contradictions normatives. Le cas du PKK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29, pp.77 - 103. </w:t>
+              <w:t xml:space="preserve">, 2022, 29, pp.7-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.294.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549206v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological approach to the evolution of a terrorist organisation: ETA, 1959-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, pp.2453-2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-021-01203-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETA et l’antiterrorisme basque. Dynamique des interactions stratégiques depuis les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (2), pp.231-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurdish “patriotic” families: an incentive or an impediment to joining the PKK through the generations and according to gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bariş Tuğrul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Studies on Terrorism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.484-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17539153.2022.2049947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaving the PKK : Toward a process-oriented model of disengagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26330024221081145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635958v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Retracted] S'engager au PKK pour la libération des femmes ? Lecture critique d'une construction politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.185-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.120.0186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703386v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution stratégique de l’organisation ETA (1959-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Des spécialistes du religieux à mi-temps ?, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.4755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de philosophie morale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouhassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mougombili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ripc.294.0077⟩</w:t>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varia, 2022/1 No 113, pp.123-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.221.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimes ou actions: itinéraires occultés d'ETA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papeles del CEIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/pceic.22161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340005v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insurgent violence and defensive violence: understanding the use of political violence by the Italian extreme left in the 1960s and 1980s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (31), pp.69-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/18281567191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">[Retracted] Le PKK, vecteur d'émancipation des femmes kurdes de Turquie ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Reber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Salomon Maimon, 2021/1 No 109, pp.103-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.211.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence insurrectionaliste et violence défensive : comprendre l’usage de la violence politique de l’extrême gauche italienne dans les années 1960-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57-58, pp.185-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Espagne devant la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.65-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.018.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires vers l’illégalité politique : l’Italie des années 1960-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (54), pp.95-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.6038⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2 (52), pp.53-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.5005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évolution générationnelle des facteurs de l’engagement au PKK</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écueils de la fin d’un cycle de violence au Pays basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.6284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement illégal : facilitating et precipitating factors. Le cas de l’Italie des années 1960-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.3573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression, facteur d’annihilation du terrorisme ou de sa radicalisation ? Le cas du conflit basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.163-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/subbeuropaea.2021.2.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit en situation de limitation ou d’arrêt de traitement en réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.18-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anrea.2021.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence stratégique et autodéfense en Pays basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Quelle sociologie politique pour l'enquête globale ? Autour d'Yves Dezalay, 119-120, pp.153-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.22361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de militants clandestins basques : six décennies de conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La recherche en actes : Champs de recherche et enjeux de terrain, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.14316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902399v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2018-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouhassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgana Farinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Jean Cavaillès 1, 2020/1 No 105, pp.109-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.201.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences de choix méthodologiques sur l’analyse de l’évolution de l’organisation clandestine ETA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.219-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militantes clandestines dans le conflit armé basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.11572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence politique au Pays basque : la fin d'un conflit ? Regards d'ex-militants clandestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista internacional de los estudios vascos / Eusko Ikaskuntza = Sociedad de Estudios Vascos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (1-2), pp.116-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954890v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2017-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Campagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgana Farinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2 No 102, pp.95-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.192.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalisation : de l'adversaire à l'ennemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La critique sociale dans les années 68, 53-54, pp.169-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02499320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les inégalités de patrimoine sont-elles mieux tolérées que d'autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Forse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Frenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aspects des transmissions familiales entre générations, 156, pp.97-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.156.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mougombili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 No 97, pp.105-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.181.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Comment peuvent-ils ne pas s’engager ?” Comprendre l'engagement de l'extrême gauche non partisane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La démocratie des territoires de l'eau, 21, pp.163-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.021.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation et arrêt des thérapeutiques en situation aiguë. Quel rôle pour le médecin anesthésiste-réanimateur dans une décision d’abstention d’un acte chirurgical urgent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Dorze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Mourman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arié Attias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (6), pp.503-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anrea.2018.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions du juste dans la lutte armée : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Une juste violence ? violences et radicalités militantes depuis les années 1970, 28, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement radical, extrême ou violent : Basculement ou “continuation” de soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement radical, extrême ou violent : basculement ou &amp;quot; continuation de soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimer, rationaliser, expliquer la violence politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.239-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1042817ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénoncer la radicalisation, reconstruire un ordre moral et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, avril/mai</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre défense des droits et logique sécuritaire : le traitement politique du psychiatrique aux prises avec les faits divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Troubles de la personne et clinique du social, 22, pp.461-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot; radicalisation &amp;quot; : individualisation et dépolitisation d'une notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ami-Jacques Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Choc moral”, émotion, violence : la violence politique est-elle le fruit de la colère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement radical, extrême ou violent : basculement ou “continuation” de soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de terroristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (2), http://journals.openedition.org/communication/7354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.7354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520531v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sense of Distributive Justice in Children from 6 to 10. Equality predominates but sharing norms are different depending on school performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Forsé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richardot Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.3403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radicalisation vue par la presse : fluctuation d’une représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (1), pp.1--24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions politiques et éthiques contre la possibilité d’une autonomisation radicale des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre faits divers et débats publics : comment la presse écrite aborde la psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.261-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hospitalisation sous contrainte, une source de conflits normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA RADICALISATION VUE PAR LA PRESSE : FLUCTUATION D'UNE REPRESENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (1), pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les psychiatres se représentent-ils aujourd’hui “la” maladie mentale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.127-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La folie criminelle présentée par la presse. Traitement différencié de la folie criminelle dans des quotidiens aux orientations politiques opposées. Romain Dupuy, une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éthique pour quels psychiatres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.169-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations politiques de la causalité terroriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, XVIII (35), pp.46-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7413/18281567244⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Frammenti 3, XI (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/18281567079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352744v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de la maladie mentale et recours à la contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie et violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de l’éthique en psychiatrie. Par delà Beauchamp et Childress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Identity Work” and Clandestinity</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle théorie de la justice pour l’épigénétique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (03), pp.489-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0012217315000657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02064467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions politiques et éthiques contre la possibilité d’une autonomisation radicale des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychiatrie et particularisme éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.183-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irréductibilité des conflits normatifs et dilemmes moraux en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle théorie de la justice pour l’épigénétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages du consentement en psychiatrie. La place du consentement en psychiatrie et la construction de sa validité (dans le cas des psychoses graves)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.46--55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épigénétique : pour de nouvelles politiques de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistyka i Przyrodoznawstwo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, p. 4-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger de la société française et de ses inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Cogitans : Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements de la critique sociale : normes alternatives et raisonnements hypothétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, IX (n° 18), 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits en période périopératoire : un enjeu collectif, éthique et professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité Éthique de La Sfar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.335--343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naturalisation de l’appropriation privative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.35--68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duguit, et après ? Droit, propriété et rapports sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Repenser la propriété, 28 (3), pp.285-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disqualification économique du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.271--283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraindre en ambulatoire : quels droits constitutionnels pour les patients en psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, p. 7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment se construisent les raisonnements sur la justice sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.93--118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La domination sociale dans le contexte contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), p. 157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur du débat sur les soins sans consentement en ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, X, pp.575--582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SENTIMENTS D'INJUSTICE, CONCEPTIONS DU JUSTE ET POSITIONNEMENT POLITIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daimon, Revista Internacional de Filosofía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, p. 43-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se soucier de l’autre, le contraindre et le contenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 4, p. 17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information épigénétique, ses enjeux sociétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Siméoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propriété, un objet politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.105--125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From altruistic donation to conditional societal organ appropriation after death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kreis H.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical Theory and Moral Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.355--368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délibération et la concertation, enjeux de la responsabilité scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picavet Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etudes Hospitalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.87-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimation sociale et intériorisation de la domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersticios. Revista sociológica de pensamiento crítico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.57--82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elective non-therapeutic intensive care and the four principles of medical ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Michel Mertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (3), pp.139--142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomie, exclusion, désaffiliation : dissolution de la cohésion sociale ou du lien social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), p. 11-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de vie, euthanasie et suicide assisté : une mise au point de la Société française d’anesthésie et de réanimation (Sfar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Pelluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precaution, ethics and the structure of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picavet Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.124.0593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations de la cohésion sociale dans cinq pays européens : traits communs et différences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circoncision chez l'enfant : une simple question d'organisation des soins ou un enjeu éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (5), pp.442--446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations de la cohésion sociale et perceptions du rôle des institutions de l'État social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 62 (1), pp.195--241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La précaution, l'éthique et la structure de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, p. 593-609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domination sociale et représentations du juste : mise à l'épreuve d'une thèse d'Axel Honneth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (2), p. 147-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions de l'interprétation de la cohésion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.41--65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03906701.2011.544179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il éduquer à la délibération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, p. 161-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éthique médicale au risque du débat bioéthique et la réponse normative à l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (3), p. 689--711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptabilité des inégalités et exigence de justification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia Unisinos - Unisinos Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), p. 2-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation des désaccords éthiques : le cas de la réanimation néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity ethics. An alternative to Peter Singer's ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Romanach Cabrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dilemata (Revue Internationale d'Ethique Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, p. 95-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acceptabilité des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), p. 2-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « droit à la santé » : des objectifs de l'OMS à ceux du Millénium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 745, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décider la mort et prélever les organes : la question de l'extension des conditions du prélèvement d'organes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité sociale et tolérance à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Politica. Romanian Political Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, X (1), p. 61-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pratique au normatif : le cas de la réanimation néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Portuguesa Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parental Refusal to Terminate Pregnancy in Face of a Strongly Negative Prognosis of Neonatal Viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical perspectives / Catholic University of Leuven ; European Centre for Christian Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.485--508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles de la cohésion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63 (1), pp.1-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0003975621000291⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 50 (03), pp.389--427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000397560999018X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs et élaboration de compromis d’après l’expérience des États généraux de la bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, p. 366--381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education à la citoyenneté et parité de participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, p. 121-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi accepter des refus d'IMG en cas de pronostic vital néonatal très péjoratif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical perspectives / Catholic University of Leuven ; European Centre for Christian Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), p. 485-508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation politique, cohésion sociale et éducation à la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Cogitans : Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (6), pp.1-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et adaptation des principes. L'exemple des politiques de l'innovation norvégiennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettres d'Ivoire : Revue Scientifique de Littératures,Langues et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, p .131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bariş Tuğrul</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner une culture commune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ágora. Papeles de filosofía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (2), p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éducation politique aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthesis philosophica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23/1 (45), p.107-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il privilégier l'égalité des chances dans le domaine éducatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (16), pp.23-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opiniones individuales y actitudes políticas frente a la redistribución</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daímon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renunciar a valores políticos comunes. La inserción política de la ética</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Praxis Filosófica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, p. 73-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance, innovation et adaptation des principes. L'exemple des politiques de l'innovation norvégiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettres d'Ivoire : Revue Scientifique de Littératures,Langues et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, p. 129-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (2), pp.231-241</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie participative et les devoirs du citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Forsé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XLV (XLIX), pp.181 - 181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethics of Inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (1), pp.25-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance vs. redistribution : le cas du respect de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia Unisinos - Unisinos Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (3), p. 227-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compensation sociale du bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, p. 99-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le critère d'absence d'envie dans les théories contemporaines de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (2), p. 419-433</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement intéressé et évaluation normative chez A. Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, X, p. 21-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienes primarios, igualdad de oportunidas e igualdad de recursos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isegoría</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, p. 261-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7906 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370216v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00371471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déclaration d’irresponsabilité pénale en France aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée occitane du Syndicat National des Experts psychiatres et psychologues « Les nouveaux aliénés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNEPP - Faculté de médecine, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires en radicalité, un difficile accès aux acteurs et aux sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'axe Sociologie(s) de l'international « Chercheur·ses et Recherches en Terrains Difficiles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Émile Durkheim, Mar 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02421381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magistrats et patients face à la déclaration d’irresponsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation « Psychiatrie et justice pénale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale de la Magistrature, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radicalisation, quel objet sociologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées de valorisation de la recherche de l’École Nationale de Protection Judiciaire de la Jeunesse (ENPJJ) « Violences politiques et citoyenneté des jeunes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale de Protection Judiciaire de la Jeunesse (ENPJJ), Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02499265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale de la Magistrature, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement radical, extrême ou violent : basculement ou “continuation” de soi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Adolescence et radicalisation : construction identitaire, appartenance, et engagement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02499379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance et redistribution : discussion de deux paradigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redistribution and Recognition: Calling Paradigms of Justice into Question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Catane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tiers étatique face à la possibilité d’une autonomisation radicale des communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre État et marchés, la dynamique du commun : vers de nouveaux équilibres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-II Panthéon-Assas, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Issues Raised by Research in Epigenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parental Responsibility, Epigenetics and DOHaD: Emerging sociotechnical imaginaries of reproduction in the postgenomic age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Hermance, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02339386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ennemi global à l’ennemi intérieur, la territorialisation de la menace terroriste par l’État français dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réactions des États français et allemands aux menaces perçues comme terroristes dans les années 1970 et aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Catane, France</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages contemporains de la déclaration d’irresponsabilité pénale par les magistrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Troubles psychiques et jugement pénal : une double peine ?” Du traitement pénal des malades psychiatriques délinquants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un tiers étatique face à la possibilité d’une autonomisation radicale des communs</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le revenu universel comme instrument de promotion de la liberté de choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le revenu universel : l’avenir d’une illusion ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Choc moral” et carrière en radicalité de la gauche révolutionnaire contemporaine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524298v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche critique des sociologies de la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radicalisation violente, engagement et désengagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DAP, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524300v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche critique des sociologies de la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de la DAP « Radicalisation violente, engagement et désengagement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel DACCACHE, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’ennemi : usages politiques contemporains de la notion de radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrorisme en France, en Turquie, en Italie et en Allemagne dans les années 1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Leipzig, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action Directe : de la critique radicale à la violence &amp;quot;autolégitimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critiques radicales, éthiques alternatives, légitimation de la violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laetitia Bucaille et Agnès Villechaise Dec 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418733v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficultés méthodologiques posées par l’analyse de la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RadicalisationS école thématique CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364028v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES ENJEUX ÉTHIQUES ET SOCIÉTAUX DE L'ÉPIGÉNÉTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audition publique Assemblée Nationale - OPECST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE REVENU D'EXISTENCE EST-IL ACCEPTABLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association pour l’Instauration d’un Revenu d’Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiments d'injustice dans la France contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies morales et légitimités politiques au Maghreb.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes fondateurs des attentes de justice aujourd’hui adressées à l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies morales et légitimités politiques au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imed Melliti, Hayet Moussa, Nov 2014, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domination sociale, violence et idéologie du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de l’Association Belge Francophone de Sociologie et d’Anthropologie (ABFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le don d'organes : de l'altruisme à la disponibilité consentie des organes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Universitaire Jean Fournier (CUF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Fontenay-aux-Roses, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonheur et richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université du Temps Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doit-on garantir certaines conditions de naissance aux enfants à naître ? Proscrire, prescrire : le cas des refus d'IMG en cas de pronostic vital néonatal très péjoratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proscrire-Prescrire. Présence d'enjeux non médicaux dans les questions de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Nantes, France. p. 43-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acceptabilité des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations de la justice sociale et des inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé comme bien premier : équité, santé et pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Philosophiques d'Uriage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint Martin d'Uriage, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du « risque dépendance » : une fragilisation de la cohésion sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-II Panthéon-Assas, Jun 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concertation et expérimentation dans les réponses institutionnelles au risque-dépendance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques du prélèvement d'organes sur patients Maastricht III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National d'Anesthésie et de Réanimation de la Société Française d'Anesthésie et de Réanimation, session « Enjeux éthiques actuels du prélèvement d'organe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre la afirmación de una comunidad de valores europeos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La filosofía de la historia ante los retos del presente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Salamanque, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Angers, France</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation des principes et rapport aux valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création : définitions et défis contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. p. 107-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Leipzig, Allemagne</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la réponse normative à l'innovation en bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie de l'histoire et valeurs dans l'Europe du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laetitia Bucaille et Agnès Villechaise Dec 2016, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compromis autour de principes généraux. Les politiques publiques de santé en France : la loi hospitalière de 1970 et le projet de loi « Hôpital, patient, santé, territoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Territoires, Action publique, Société (TAPS) du laboratoire SPIRIT de l'Institut d'Etudes Politiques de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Michel DACCACHE, Oct 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence aux « capacités » et à la qualité de vie dans les dilemmes éthiques en médecine périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des risques de vulnérabilités sociales aux capabilités individuelles : un autre modèle de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DAP, Oct 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principles and compromise in reform-related negotiation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro Working Group ETHICS on Decision making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugement moral et vie bonne : l'héritage aristotélicien dans l'éthique habermassienne de la discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie allemande et philosophie antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Lyon, France. p. 313-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on prendre en compte le bien-être de chacun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El bienestar como requisito de la dignidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Donostia / San Sebastián (Palacio de Miramar), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do we gain from exchange at all ? On the lessons to be drawn from Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Conférence Annuelle de la Société Européenne pour l'Histoire de la pensée économique (ESHET): « La justice dans la pensée économique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et adaptation de principes généraux. Le cas de l'équité dans l'accès aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action médicale et confiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Besançon, France. p. 37-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Imed Melliti, Hayet Moussa, Nov 2014, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faculté individuelle de choix et liberté de contracter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude ANR 3LB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de l'interprétation des normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emergence des normes, aspects cognitifs et sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Fontenay-aux-Roses, France</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être et qualité de vie en santé : l'approche par les capabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième Conférence Internationale sur l'Approche par les Capabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Evry, France</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimation d'un idéal égalitaire : la valeur de l'égalité et les formes de justification procédurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier Congrès commun des associations suisse, française, belge communauté francophone et de la société québécoise de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...1427 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13525,1295 +14463,1295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter hors des partis : la gauche révolutionnaire italienne des années 1960-1980. Témoignages de militantes et de militants extra-parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Frenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. du Croquant, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’antiterrorisme français face aux attentats du XXIe siècle. Dynamiques interinstitutionnelles de la prévention du terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Frénod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cazalbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université Toulouse Capitole. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter hors des partis politiques : témoignages de militantes et de militants extra-parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Frénod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Di Fabio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Croquant, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne va pas y aller avec des fleurs&amp;quot; : violence politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Frénod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hors d'atteinte, 218 p., 2022, Faits &amp; idées, 978-2-38257-038-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire naturelle de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Muséum national d'Histoire naturelle; Reliefs, 2021, Manifestes du Muséum, Bruno David; Guillaume Lecointre, 978-2-38036-064-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit au pays basque : regards des militants illégaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 1, pp.334, 2020, Explosive Politics, 978-1789978001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b16761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439953v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’émanciper par les armes ? Sur la violence politique des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Frenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Inalco, pp.238, 2019, TransAireS, 978-2-85831-327-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.28345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armes et principes. Éthique de l’engagement politique armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armes et bagages. Éthique de l’engagement politique armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.408, 2019, Sociologie historique, 9782365122238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02402066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'égalité, une passion française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Forsé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Parodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2013, 9782200283230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juste et l'inacceptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Paris Sorbonne, 290 p., 2012, L'intelligence du social, 978-2-84050-863-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF Paris. , pp.194, 2010, 978-2130576495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique et le dialogue dans les institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, pp.411, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferry</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le bonheur aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-87463-156-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant cosmopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Charles Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PUF Paris. , pp.194, 2010, 978-2130576495</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Eclat, 2008, 9782841621576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 978-2-87463-156-6</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice sociale et éthique individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Laval, pp.441, 2006, Mercure du Nord, Bjarne Melkevik</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14823,4281 +15761,3385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnationalisation des répertoires de motifs et d’actions fanoniens au Moyen-Orient et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frantz Fanon et les luttes décoloniales : réceptions et actualité de sa pensée en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UM6P-Press, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une « politique de l’organisation » comme les autres ? Les réformes des services de renseignement français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'antiterrorisme français face aux attentats du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Université Toulouse Capitole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-36170-314-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le revenu universel comme instrument de promotion de la liberté de choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwendal Châton; Martine Long. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le revenu universel, une utopie pour le XXIe siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.43-58, 2022, Au fil des études, 978-2-7013-2209-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ce qui est intolérable, il ne faut pas le tolérer” : Sentiments d’injustice et usage de la violence illégale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imed Melliti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies morales de l'injustice : terrains maghrébins et français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRMC; Karthala, pp.63-86, 2022, Hommes et sociétés, 978-2-38409-003-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523508v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affranchir les choses ? De la propriété aux communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Bourcier; Jacques Chevalier; Emmanuel Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques du commun. Etat, marché et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.79-90, 2021, Philosophies pratiques, 979-10-351-0753-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.99802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970505v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition and Redistribution: discussion of two Paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denise Celentano; Luigi Caranti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paradigms of Justice: Redistribution, Recognition, and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2021, 9781138594272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Guibet Lafaye; Alexandra Frénod (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’émanciper par les armes ? Sur la violence politique des femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Inalco, pp.5-16, 2019, TransAireS, 9782858313266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.28356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02515230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas cognitifs et sentiments moraux en matière de justice sociale et d’inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens de la justice. Une « utopie réaliste » ? Rawls et ses critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.325--345, 2015, PolitiqueS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une alternative à la conception exclusiviste classique du droit de propriété ? Une théorie inclusive de l'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Boccon-Gibod; Pierre Crétois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État social, propriété publique et biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'Eau, pp.109-130, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une alternative à la conception exclusiviste classique du droit de propriété ? Une théorie inclusive de l’appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crétois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État social, propriété publique, biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105--126, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux éthiques et sociétaux de l’épigénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vélizara Anastosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études Hospitalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre deliberacion y el principio del precaucion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picavet Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioética en plural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre deliberacion y el principio de precaución</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioética, en plural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219--242, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vélizara Anastosova</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Charles Ancillon », « Rodolphe Dutertre », « Paul Hay du Châtelet (père) », « Paul Hay du Châtelet (fils) », « Étienne Molinier »*, « Pierre de Villemandy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foisneau Luc, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imposer la contrainte en psychiatrie : une question éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Cano, J.-M. Henry et V. Ravix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté et contrainte en psychiatrie. Enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Études hospitalières, collection « Actes et séminaires », p. 15-32, 2014, 978-2-84874-570-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational planning for individual needs and capacities. Principles and Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Doridot et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical governance of emerging technologies development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, p. 26-36, 2013, IGI Global</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The WHO Policy of Primary Health Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spheres of Global Justice, vol. 1 Global Challenges to Liberal Democracy. Political Participation, Minorities and Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.623--634, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rational planning for individual needs and capacities: principles and contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picavet Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Doridot et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethical Governance of Emerging Technologies Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la contribution d’Amartya Sen : éthique des capacités et politiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picavet Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Fagot-Largeault et B. Saint-Sernin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La philosophie et l’état du monde / Philosophy and the State of the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global distributions of world resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social and Economic Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle politique fiscale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Forsé et O. Galland (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Français face aux inégalités et à la justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, p. 216-225, 2011, 978-2200259181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mérite et ses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Forsé et O. Galland (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Français face aux inégalités et à la justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, p. 128-138, 2011, 978-2200259181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacités et concepts d'autonomie dans la construction de la &amp;quot;dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Ferréol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomie et dépendance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E. &amp; InterCommunications, p. 249-263, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Foisneau Luc, 2014</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes sociales et institutions dans les jugements sur l'opportunisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'opportunisme, une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 123-135, 2011, Hermès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Études hospitalières, collection « Actes et séminaires », p. 15-32, 2014, 978-2-84874-570-1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accepter le prélèvement d'organes sur patients DDAC III ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Puybasset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques en réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 567-580, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accepter le prélèvement d'organes sur patients DDAC III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, p. 26-36, 2013, IGI Global</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Puybasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Puybasset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques en réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 567-580, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.623--634, 2013</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilemmes moraux en réanimation : pour une institutionnalisation des désaccords éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Puybasset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques en réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p. 35-43, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Picavet Emmanuel</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites du droit de contracter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Doridot et al. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, 2013</w:t>
+              <w:t xml:space="preserve">Lewkowicz; Gregory; Xifaras; Mikhaïl; dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz (Paris), p. 135-155., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à la nouveauté et création des valeurs sociales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, 2013</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dallet; S.; Chapouthier; G.; Noël; E.; dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La création. Définitions et défis contemporains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan (Paris), pp.107-121, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Springer, p., 2012</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le droit à la santé au prisme des capacités de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Ferry; Caroline Guibet Lafaye; Mark Hunyadi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.55-88, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Colin, p. 216-225, 2011, 978-2200259181</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites du droit de contracter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mikhail Xifaras et Gregory Lewkowicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le contrat : Droit et philosophie face aux nouvelles pratiques contractuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 135-145, 2009, Méthodes du droit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Colin, p. 128-138, 2011, 978-2200259181</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cosmopolitisme : une exigence morale du kantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Guibet-Lafaye et Y.C. Zarka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kant cosmopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Eclat, p. 79-93, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principles and compromise in reform-related negotiation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G. Ferréol. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, E.M.E. &amp; InterCommunications, p. 249-263, 2011</w:t>
+              <w:t xml:space="preserve">F. Wenstop, J-P. Brans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Centered Processes 2008 - Workshop on OR and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Telecom Bretagne, pp.97-108, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Normes sociales et institutions dans les jugements sur l'opportunisme</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une justification des droits sociaux-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los Derechos Positivos. Las demandas justas de acciones y prestaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plaza y Valdes, p. 91-105, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibet Lafaye Caroline et Picavet Emmanuel. Confiance et adaptation de principes généraux. Le cas de l'équité dans l'accès aux soins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, p. 123-135, 2011, Hermès</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Besançon : Presses Universitaires de Franche-Comté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quiviger Pierre-Yves, Martin, Thierry, dir., Action médicale et confiance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Besançon : Presses Universitaires de Franche-Comté, pp.277-306, 2007, AGON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Springer, p. 567-580, 2010</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, p. 127-131, 2007, Quadrige</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Springer, p. 567-580, 2010</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice comme composante de la vie bonne - introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice comme composante de la vie bonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, 2006, 2-7637-8298-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Springer, p. 35-43, 2010</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage : du contrat juridique au devoir éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hegel penseur du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, p. 147--163, 2004, 2-271-06195-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz (Paris), p. 135-155., 2009</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libéralisme et démocratie sont-ils conciliables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Blay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Dictionnaire de la Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse/VUEF, p. 609-612, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...842 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’ennemi : usages politiques contemporains de la notion de radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les inégalités de patrimoine sont-elles mieux tolérées que d'autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Marty</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Forsé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Reber</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Frenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bulletin bibliographique de philosophie politique et sociale</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des inégalités : la formation des représentations (Paris,2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Marty</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Picavet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Forsé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...944 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Frenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Richardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19487,51 +19529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la contribution d'Amartya Sen : éthique des capacités et politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bernard Picavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20214,51 +20256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nosophi.univ-paris1.fr/docs/cgl_art.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/osls.iisl/2099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794558v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794411v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q88" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699471v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/OSLS.IISL.1866" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798202v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.6038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1485/2281-2652-202321-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651649v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975621000291" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558775v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549206v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-021-01203-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bari&#351; Tu&#287;rul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2022.2049947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703386v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.120.0186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635958v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024221081145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.4755" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340005v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.22161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.6284" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.018.0065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbeuropaea.2021.2.08" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabrice" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2021.10.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902399v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14316" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11572" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954890v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frenod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0097" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0163" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Dorze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mourman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#233; Attias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2018.09.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042817ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami-Jacques Rapin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519117v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520531v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7354" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fors&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardot Sophie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frenod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352744v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567079" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217315000657" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.06.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171894v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1203" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; &#201;thique de La Sfar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147865v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Sim&#233;oni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kreis H." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171905v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picavet Emmanuel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baumann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Michel Mertes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.124.0593" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Kieffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beydon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Pelluchon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Puybasset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecoffey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lienhart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171907v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2011.544179" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernard Picavet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romanach Cabrero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358927v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171916v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355059v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171917v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357767v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171919v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000397560999018X" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CDHGBTL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476571v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369882v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346958v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346951v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370214v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370216v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429329v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499265v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635375v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523327v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524298v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418733v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381974v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524300v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364028v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219255v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948986v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091817v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663371v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566083v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510792v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522817v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466278v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421797v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384827v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375021v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469742v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384840v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510370v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fr&#233;nod" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazalbou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Fabio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484153v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738504v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439953v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16761" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186861v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28345" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186864v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie-historique/557-armes-et-bagages.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704863v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516864v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701289v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunyadi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uclouvain.be/13406.html?fct=document&amp;amp;documentID=1009940" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171920v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516851v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405346v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405325v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-antiterrorisme-francais-face-aux-attentats-du-xxie-siecle-9782361703141.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523508v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970505v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.99802" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552354v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515230v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28356" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171885v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970513v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171897v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lizara Anastosova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470126v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070797v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469980v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922546v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376185v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490886v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490888v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476616v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357630v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376558v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373452v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476610v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476597v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373339v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522364v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171921v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694184v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1850" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197024v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1791" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197019v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mougombili" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.221.0123" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211594v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.211.0103" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479776v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Farinetti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.201.0109" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185652v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Celentano" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0095" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934893v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.181.0105" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160557v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richardot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375422v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521454v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058302v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171908v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709428v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566306v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732693v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570010v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430499v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375146v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373332v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371449v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nosophi.univ-paris1.fr/docs/cgl_art.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/osls.iisl/2099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794558v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794411v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q88" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699471v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35295/OSLS.IISL.1866" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798202v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picavet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Delori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.6038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1485/2281-2652-202321-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30389" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651649v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975621000291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558775v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0097" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13867" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549206v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.294.0007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-021-01203-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bari&#351; Tu&#287;rul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17539153.2022.2049947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635958v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26330024221081145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703386v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.120.0186" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.4755" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mougombili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.221.0123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340005v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/pceic.22161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.211.0103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.018.0065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.6284" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbeuropaea.2021.2.08" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabrice" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2021.10.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902399v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14316" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Farinetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.201.0109" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11572" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954890v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Celentano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Frenod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parodi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0097" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.181.0105" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0163" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Dorze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mourman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#233; Attias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2018.09.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042817ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami-Jacques Rapin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520531v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7354" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fors&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardot Sophie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frenod" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3403" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;tois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10781" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321094v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311028v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352744v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/18281567079" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217315000657" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2225" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.06.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171892v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; &#201;thique de La Sfar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675645v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boccon-Gibod" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1203" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153372v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Sim&#233;oni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171893v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171903v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kreis H." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picavet Emmanuel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171906v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Audibert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baumann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Michel Mertes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beydon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Pelluchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Puybasset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.124.0593" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070786v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Kieffer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecoffey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lienhart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171907v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171914v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2011.544179" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923711v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernard Picavet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358927v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romanach Cabrero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171916v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000397560999018X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CDHGBTL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171917v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382575v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357634v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476571v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369886v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346953v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372829v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370214v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421381v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499265v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523325v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635375v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523327v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636079v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524298v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524300v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381974v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524254v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418733v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364028v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233403v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948986v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091815v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091817v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915264v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923713v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566083v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510792v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466278v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388994v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390077v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421797v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384827v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375021v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375147v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376565v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469742v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384840v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510284v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407758v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fr&#233;nod" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazalbou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Fabio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738504v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439953v3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16761" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186861v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28345" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186864v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie-historique/557-armes-et-bagages.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171904v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704863v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701289v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunyadi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516864v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522365v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uclouvain.be/13406.html?fct=document&amp;amp;documentID=1009940" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171920v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charles Zarka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516851v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-antiterrorisme-francais-face-aux-attentats-du-xxie-siecle-9782361703141.html" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767413v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523508v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970505v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.99802" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552354v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515230v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.28356" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171885v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970513v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171888v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171897v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lizara Anastosova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470126v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171899v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171900v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974387v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070797v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171902v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469980v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469983v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374100v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943894v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943891v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922546v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490886v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490888v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476614v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476616v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357630v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376558v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476610v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476597v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171921v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373343v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523329v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160557v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richardot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375422v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521454v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058302v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171908v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709428v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566306v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732693v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570010v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430499v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375146v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373332v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371449v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>