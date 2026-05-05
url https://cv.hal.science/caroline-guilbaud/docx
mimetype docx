--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -2066,307 +2066,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emigration of the plant pathogen Pseudomonas syringae from leaf litter contributes to its population dynamics in alpine snowpack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas syringae naturally lacking the canonical type III secretion system are ubiquitous in nonagricultural habitats, are phylogenetically diverse and can be pathogenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudjahidou Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02680.x⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.1325-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318703v1</w:t>
+                <w:t xml:space="preserve">hal-02646641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas syringae naturally lacking the canonical type III secretion system are ubiquitous in nonagricultural habitats, are phylogenetically diverse and can be pathogenic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emigration of the plant pathogen Pseudomonas syringae from leaf litter contributes to its population dynamics in alpine snowpack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moudjahidou Demba Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Monteil</w:t>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Glaux</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.2099-2112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02680.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.202⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646641v1</w:t>
+                <w:t xml:space="preserve">hal-01318703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the evolutionary history of the plant pathogen Pseudomonas syringae from Its biogeography in headwaters of rivers in North America, Europe and New Zealand</w:t>
               </w:r>
@@ -2512,64 +2512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Sands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3664,152 +3664,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Berge</w:t>
+                <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740515v1</w:t>
+                <w:t xml:space="preserve">hal-02740524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
               </w:r>
@@ -3914,152 +3914,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+                <w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luciana Parisi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740524v1</w:t>
+                <w:t xml:space="preserve">hal-02740515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle vision de l’histoire de vie des agents phytopathogènes</w:t>
               </w:r>
@@ -4218,51 +4218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. colloque d'écologie microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA.; Association Tunisienne de Biotechnologie (ATBiotech). TUN., Nov 2011, Hammamet, Tunisie</w:t>
@@ -4317,64 +4317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4406,277 +4406,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Lafolie</w:t>
+                <w:t xml:space="preserve">Biogeography of the plant pathogen Pseudomonas syringae in alpine headwaters of rivers in the USA, France and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Oakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium on microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751258v1</w:t>
+                <w:t xml:space="preserve">hal-02752162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of the plant pathogen Pseudomonas syringae in alpine headwaters of rivers in the USA, France and New Zealand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brian Oakley</w:t>
+                <w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium on microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752162v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the evolutionary history of the plant pathogen Pseudomonas syringae from its biogeography in river headwaters</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,51 +4925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology of Pseudomonas syringae : role of the water cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5020,51 +5020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread occurrence of Pseudomonas syringae in source waters of major river systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5184,51 +5184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Ahern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5533,51 +5533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Guermache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,51 +5645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique et phénotypique chez Pseudomonas syringae pv aptata agent de la bactériose du melon (Cucumis melo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,51 +5891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la phase épiphyte sur la résistance de Pseudomonas syringae pv aptata au stress oxydatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.H. Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5999,51 +5999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological clues for developing methods of control of bacterial blight of cantaloupe caused by Pseudomonas syringae pv. aptata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.H. Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7544,51 +7544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,51 +7688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological clues for developing methods of control of bacterial blight of cantaloupe caused by Pseudomonas syringae pv. aptata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.H. Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,51 +8316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="782D1A27"/>
+    <w:nsid w:val="4FDB644E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8547,51 +8547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6289-7349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Morgaint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blanco Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Stopelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zopfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1189-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv146" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Baltrus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Yourstone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lind" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01195-13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02680.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97J2P69L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudjahidou Demba Diallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.202" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2007.113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grassart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Coranson-Beaudu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00841-07" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-109-10-S2.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buffi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L. Pilgeram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ahern" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dominguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Laussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahbou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaw-Fen Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Guermache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.H. Riffaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743174v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Casalan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gauguery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6289-7349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Morgaint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blanco Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Stopelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zopfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1189-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv146" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Baltrus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Yourstone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lind" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01195-13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudjahidou Demba Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02680.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97J2P69L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2007.113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grassart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Coranson-Beaudu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00841-07" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-109-10-S2.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buffi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L. Pilgeram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ahern" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dominguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Laussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahbou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaw-Fen Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Guermache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.H. Riffaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743174v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Casalan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gauguery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>