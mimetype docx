--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -3539,527 +3539,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broad and operational classification framework to address the ecology of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Monteil</w:t>
+                <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740206v1</w:t>
+                <w:t xml:space="preserve">hal-02738776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+                <w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luciana Parisi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740524v1</w:t>
+                <w:t xml:space="preserve">hal-02740515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+                <w:t xml:space="preserve">A broad and operational classification framework to address the ecology of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738776v1</w:t>
+                <w:t xml:space="preserve">hal-02740206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Berge</w:t>
+                <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740515v1</w:t>
+                <w:t xml:space="preserve">hal-02740524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle vision de l’histoire de vie des agents phytopathogènes</w:t>
               </w:r>
@@ -4406,277 +4406,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of the plant pathogen Pseudomonas syringae in alpine headwaters of rivers in the USA, France and New Zealand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brian Oakley</w:t>
+                <w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium on microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752162v1</w:t>
+                <w:t xml:space="preserve">hal-02751258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Lafolie</w:t>
+                <w:t xml:space="preserve">Biogeography of the plant pathogen Pseudomonas syringae in alpine headwaters of rivers in the USA, France and New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Oakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium on microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751258v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the evolutionary history of the plant pathogen Pseudomonas syringae from its biogeography in river headwaters</w:t>
               </w:r>
@@ -7137,277 +7137,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et structuration des populations de Pseudomonas syringae en vergers d'abricotier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Morgaint</w:t>
+                <w:t xml:space="preserve">Mise à jour de la classification du groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; et des outils simples et rapides d'identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743174v1</w:t>
+                <w:t xml:space="preserve">hal-02742317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à jour de la classification du groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; et des outils simples et rapides d'identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et structuration des populations de Pseudomonas syringae en vergers d'abricotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Morgaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742317v1</w:t>
+                <w:t xml:space="preserve">hal-02743174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ground cover on &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; communities in kiwifruit orchards</w:t>
               </w:r>
@@ -8068,187 +8068,309 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plan de mobilité des sites d'Avignon (PDM) - INRAE PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leporini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021, 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la prise en compte du développement durable dans le fonctionnement interne de l'INRA pour la période 2013-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Casalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gauguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2018, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8316,51 +8438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FDB644E"/>
+    <w:nsid w:val="C9D98A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8547,51 +8669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6289-7349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Morgaint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blanco Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Stopelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zopfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1189-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv146" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Baltrus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Yourstone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lind" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01195-13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudjahidou Demba Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02680.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97J2P69L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2007.113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grassart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Coranson-Beaudu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00841-07" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-109-10-S2.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buffi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L. Pilgeram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ahern" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dominguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Laussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahbou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaw-Fen Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Guermache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.H. Riffaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743174v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Casalan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gauguery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-guilbaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6289-7349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308248v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ramirez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Morgaint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blanco Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Stopelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Conen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zopfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1189-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv146" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Baltrus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Yourstone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Lind" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Sands" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01195-13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mourguy Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ27676L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudjahidou Demba Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02680.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97J2P69L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sands" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vanneste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oakley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00107-10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2007.113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grassart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Coranson-Beaudu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Mian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00841-07" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Debort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lenoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-109-10-S2.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blottiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buffi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L. Pilgeram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ahern" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dominguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Laussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahbou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaw-Fen Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Guermache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761760v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.H. Riffaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Nofal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Barosi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736071v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nabot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leporini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Casalan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gauguery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>