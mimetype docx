--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -727,226 +727,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation initiale des enseignants du premier degré à l’inclusion scolaire des élèves en situation de handicap : le point de vue de formateurs d’INSPE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a patient-teaching workshop to improve pharmacy students’ competencies in patient-centered communication: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dintrich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
+                <w:t xml:space="preserve">Stéphane Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-022-03618-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816012v1</w:t>
+                <w:t xml:space="preserve">hal-03839530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a patient-teaching workshop to improve pharmacy students’ competencies in patient-centered communication: a case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation initiale des enseignants du premier degré à l’inclusion scolaire des élèves en situation de handicap : le point de vue de formateurs d’INSPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dintrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839530v1</w:t>
+                <w:t xml:space="preserve">hal-03816012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner des élèves pour les Parcours d’excellence en réseau d’éducation prioritaire : points de vue de sélectionneurs et de sélectionnés</w:t>
               </w:r>
@@ -1151,226 +1151,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours universitaire, parcours professionnel : le cas d'un séminaire pour néo-docteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active involvement of patients in pharmacist education has a positive impact on students’ perspective: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-020-02241-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118644v1</w:t>
+                <w:t xml:space="preserve">hal-02987712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active involvement of patients in pharmacist education has a positive impact on students’ perspective: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours universitaire, parcours professionnel : le cas d'un séminaire pour néo-docteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35/36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987712v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratiser l'excellence scolaire pour les élèves de l'Education Prioritaire : l'exemple des Parcours d'Excellence en France</w:t>
               </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1966,51 +1966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bacholier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Interprofessional Collaboration in Community Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jichi medical University japan; MNUMS Mongolie, May 2025, Shimotsuke-shi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2435,230 +2435,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video self-confrontation as a tool for professional development</w:t>
+                <w:t xml:space="preserve">Une ingénierie pédagogique co-construite avec un pair-aidant en santé mentale : quelle évolution des attitudes des étudiants en pharmacie envers les personnes atteintes de troubles psychiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Vervoort</w:t>
+                <w:t xml:space="preserve">Océane Kamar-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Tortochot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teacher Education Policy in Europe. Innovation in teacher education: sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFERE Provence, Mar 2024, Aix-en-Provence, France. pp.33</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIFEM : Société internationale francophone d'éducation médicale, Jun 2024, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524279v1</w:t>
+                <w:t xml:space="preserve">hal-04622610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingénierie pédagogique co-construite avec un pair-aidant en santé mentale : quelle évolution des attitudes des étudiants en pharmacie envers les personnes atteintes de troubles psychiques ?</w:t>
+                <w:t xml:space="preserve">Video self-confrontation as a tool for professional development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Kamar-Eddine</w:t>
+                <w:t xml:space="preserve">Sofie Vervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIFEM : Société internationale francophone d'éducation médicale, Jun 2024, Marrakech, France</w:t>
+              <w:t xml:space="preserve">Teacher Education Policy in Europe. Innovation in teacher education: sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFERE Provence, Mar 2024, Aix-en-Provence, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622610v1</w:t>
+                <w:t xml:space="preserve">hal-04524279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue systématique sur l'implication active des patients dans la formation des étudiants en pharmacie, à travers le prisme du modèle de Montréal</w:t>
               </w:r>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Kamar-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2774,51 +2774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autoconfrontation comme outil de professionnalisation : focus sur la gestion de l'hétérogénéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Giacopazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Vervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,243 +2988,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d’une ingénierie pédagogique s’inscrivant dans une approche par compétences par un collectif pluriprofessionnel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Océane Kamar-Eddine</w:t>
+                <w:t xml:space="preserve">L'engagement dans une recherche collaborative : quelle(s) posture(s) pour les différents acteurs ? une problématique étudiée au sein d'une recherche participative dans une école maternelle en éducation prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié. Recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241747v1</w:t>
+                <w:t xml:space="preserve">hal-04424933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement dans une recherche collaborative : quelle(s) posture(s) pour les différents acteurs ? une problématique étudiée au sein d'une recherche participative dans une école maternelle en éducation prioritaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Thuilier</w:t>
+                <w:t xml:space="preserve">Co-construction d’une ingénierie pédagogique s’inscrivant dans une approche par compétences par un collectif pluriprofessionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Kamar-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié. Recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424933v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de co-conception d’ingénierie pédagogique et de formation</w:t>
               </w:r>
@@ -3299,286 +3299,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The school-family relationship: a problem studied within a participatory research in a kindergarden in priority education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La relation école famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-Term Conference of AIS-EDU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Palerme (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié. Recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, MARSEILLE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424960v1</w:t>
+                <w:t xml:space="preserve">hal-04240799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation école famille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The school-family relationship: a problem studied within a participatory research in a kindergarden in priority education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thuilier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié. Recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, MARSEILLE (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Mid-Term Conference of AIS-EDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Palerme (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240799v1</w:t>
+                <w:t xml:space="preserve">hal-04424960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’un plan d’action en pharmacie en collaboration avec les patients : développement d’un atelier en partenariat-patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Kamar-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,299 +3934,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche collaborative au service de la mise en place de la conception d’ingénierie pédagogique d’évaluation en lycée professionnel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accompagnement d’un dispositif innovant éducatif d’enseignement de l’anglais en lycée professionnel : effets d’une recherche collaborative avec méthodologie mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Congrès international sur la formation et la profession enseignante - Brésil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ? 2e Colloque SFERE-Provence (FED4238) / AMPIRIC -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241756v1</w:t>
+                <w:t xml:space="preserve">hal-03200034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement d’un dispositif innovant éducatif d’enseignement de l’anglais en lycée professionnel : effets d’une recherche collaborative avec méthodologie mixte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche collaborative au service de la mise en place de la conception d’ingénierie pédagogique d’évaluation en lycée professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ? 2e Colloque SFERE-Provence (FED4238) / AMPIRIC -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">2e Congrès international sur la formation et la profession enseignante - Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200034v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration interprofessionnelle pour l'école inclusive : un défi entre les enseignants et les professionnels du secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de la relation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4245,463 +4245,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat entre patients et formateurs en santé : l'efficacité d'un dispositif pédagogique en formation initiale en Pharmacie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">English Teaching in French Vocational Secondary Education: the Influence of a Participatory Action Research on Changes of Teachers' Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e colloque international sur le partenariat de soin avec les patients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Toulouse (en ligne), France</w:t>
+              <w:t xml:space="preserve">ECER 2021 Education and Society: expectations, prescriptions, reconciliations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279128v1</w:t>
+                <w:t xml:space="preserve">hal-03354803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English Teaching in French Vocational Secondary Education: the Influence of a Participatory Action Research on Changes of Teachers' Practices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partenariat entre patients et formateurs en santé : l'efficacité d'un dispositif pédagogique en formation initiale en Pharmacie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2021 Education and Society: expectations, prescriptions, reconciliations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">2e colloque international sur le partenariat de soin avec les patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Toulouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354803v1</w:t>
+                <w:t xml:space="preserve">hal-03279128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélectionner des élèves pour les Parcours d’excellence en Réseau d’Education Prioritaire : points de vue de sélectionneurs et de sélectionnés</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité d’un dispositif pédagogique intégrant des patients partenaires dans le cadre de DES de pharmacie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Barchewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e JDL "Sélections, du système éducatif au marché du travail"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18e congrès de la société française de pharmacie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société française de pharmacie clinique; AP-HM, Jan 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011421v1</w:t>
+                <w:t xml:space="preserve">hal-02885371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’un dispositif pédagogique intégrant des patients partenaires dans le cadre de DES de pharmacie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélectionner des élèves pour les Parcours d’excellence en Réseau d’Education Prioritaire : points de vue de sélectionneurs et de sélectionnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès de la société française de pharmacie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, société française de pharmacie clinique; AP-HM, Jan 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">26e JDL "Sélections, du système éducatif au marché du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885371v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’hétérogénéité dans les ZEP, entre échec et excellence scolaire. Une question d’éthique professionnelle</w:t>
               </w:r>
@@ -4756,51 +4756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'une application immersive pour la résolution de problèmes ouverts dans le développement de stratégies cognitive et métacognitive au primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5516,51 +5516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Failure: The teachers’ representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Georges Ravestein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inclusion, un facteur déterminant contre l'échec scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Regards croisés sur l’éducation inclusive et les technologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5693,51 +5693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion, un facteur déterminant contre l’échec scolaire de tous les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Regards croisés sur l’éducation inclusive et les technologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Enea-Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5932,51 +5932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involving patients in a workshop focused on communication skills: a proofofconceptofexperiential trainingforresidents inhospital pharmacy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6027,64 +6027,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMINAIRE NÉODOC : Un séminaire participatif pour « jeunes » chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6279,51 +6279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échec scolaire- Mythes et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Georges Ravestein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6457,64 +6457,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au service de l’entrepreneuriat : analyse d’un séminaire universitaire pour néo-docteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7079,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Enea-Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7306,64 +7306,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire NéoDoc : Un séminaire participatif pour « jeunes » chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7668,51 +7668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Machado-Coelho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Abi Younes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Luc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paez-Puentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaspoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113334ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839530v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Honor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-022-03618-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.046.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02987712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02241-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacholier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05021032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garau Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04524279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vervoort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Kamar-Eddine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2011.07.002.Epub2011Aug10.PMID:21835406." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04233833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giacopazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Witkowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jousselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04424933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Webb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kerbrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04079957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04424960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04240799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03790079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03286552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barchewitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Pacurar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ravestein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4947" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Machado-Coelho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Abi Younes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Luc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paez-Puentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaspoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113334ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-022-03618-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.046.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02987712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02241-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacholier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05021032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garau Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Kamar-Eddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04524279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vervoort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2011.07.002.Epub2011Aug10.PMID:21835406." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04233833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giacopazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Witkowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jousselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04424933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Webb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kerbrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04079957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04240799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04424960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03790079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03286552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barchewitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Pacurar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ravestein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4947" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>