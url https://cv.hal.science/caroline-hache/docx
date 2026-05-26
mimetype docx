--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -131,316 +131,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accessibilité des parents d’élèves à la scolarité de leur enfant en maternelle</w:t>
+                <w:t xml:space="preserve">Les conditions de la construction d’un partenariat entre étudiants et patients : une ingénierie pédagogique au service de la formation des futurs pharmaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ricotta</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Machado-Coelho</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 101</w:t>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.91-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818323v1</w:t>
+                <w:t xml:space="preserve">hal-04901568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de la construction d’un partenariat entre étudiants et patients : une ingénierie pédagogique au service de la formation des futurs pharmaciens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accessibilité des parents d’élèves à la scolarité de leur enfant en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ricotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hache</w:t>
+                <w:t xml:space="preserve">Sofia Machado-Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
+                <w:t xml:space="preserve">Mélanie Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (4), pp.91-108</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901568v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche collaborative autour de la relation école-famille : un outil d’objectivation au service du collectif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Paez-Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessadek El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (101), pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -465,51 +465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir en éducation prioritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -547,51 +547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acculturation des Mineurs Non Accompagnés en MECS, entre logique d’accompagnement et de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chaspoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -616,51 +616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation diagnostique en classe de CAP : une analyse a posteriori des apports d’une recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -733,77 +733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a patient-teaching workshop to improve pharmacy students’ competencies in patient-centered communication: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -850,51 +850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale des enseignants du premier degré à l’inclusion scolaire des élèves en situation de handicap : le point de vue de formateurs d’INSPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -984,51 +984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Céreq Echanges, 26, pp.139-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 46 (2), pp.111-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1151,670 +1151,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active involvement of patients in pharmacist education has a positive impact on students’ perspective: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La gestion de l'hétérogénéité dans les ZEP, entre échec et excellence scolaire. Une question d'éthique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du Congrès international de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987712v1</w:t>
+                <w:t xml:space="preserve">hal-03008346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours universitaire, parcours professionnel : le cas d'un séminaire pour néo-docteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Active involvement of patients in pharmacist education has a positive impact on students’ perspective: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-020-02241-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118644v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratiser l'excellence scolaire pour les élèves de l'Education Prioritaire : l'exemple des Parcours d'Excellence en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Parcours universitaire, parcours professionnel : le cas d'un séminaire pour néo-docteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRE Educrecherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1)</w:t>
+              <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35/36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008384v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transition collège-lycée : les enseignements des parcours d'excellence en REP+</w:t>
+                <w:t xml:space="preserve">Démocratiser l'excellence scolaire pour les élèves de l'Education Prioritaire : l'exemple des Parcours d'Excellence en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35/36</w:t>
+              <w:t xml:space="preserve">INRE Educrecherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118780v1</w:t>
+                <w:t xml:space="preserve">hal-03008384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques et gestes d’adaptation inclusifs pour l’accessibilité du langage écrit aux élèves présentant des TSLA. La place de la formation des enseignants de collège en classe ordinaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Accompagner la transition collège-lycée : les enseignements des parcours d'excellence en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (2)</w:t>
+              <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35/36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457838v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l'hétérogénéité dans les ZEP, entre échec et excellence scolaire. Une question d'éthique professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Outils numériques et gestes d’adaptation inclusifs pour l’accessibilité du langage écrit aux élèves présentant des TSLA. La place de la formation des enseignants de collège en classe ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Congrès international de l'AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008346v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours des enseignants sur leurs pratiques professionnelles face à la réussite scolaire des élèves en éducation prioritaire. Le cas des enseignants d’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1839,51 +1839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des enseignants de ZEP sur la relation école/famille à travers le prisme des élèves en grande réussite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Familles - Parents - Ecole, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1934,692 +1934,692 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursing trainers, what is the link between the educational needs and the specific needs of students in training?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'orientation. La perception des élèves de lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bacholier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Garau Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Interprofessional Collaboration in Community Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jichi medical University japan; MNUMS Mongolie, May 2025, Shimotsuke-shi, Japan</w:t>
+              <w:t xml:space="preserve">Le parcours avenir pour construire et nourrir l’ambition des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab de l'innovation - Canopé - Cardie, May 2025, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096665v1</w:t>
+                <w:t xml:space="preserve">hal-05153180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux épistémologiques et éthiques d’une recherche-action participative dans le développement professionnel d’enseignants d’anglais en CAP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nursing trainers, what is the link between the educational needs and the specific needs of students in training?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bacholier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude freins et leviers de l’accès au terrain pour la conception et l’analyse de pratiques et dispositifs pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau thématique « recherches autour des questions d’éducation », CNRS, Apr 2025, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Advancing Interprofessional Collaboration in Community Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jichi medical University japan; MNUMS Mongolie, May 2025, Shimotsuke-shi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021032v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orientation. La perception des élèves de lycée professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enjeux épistémologiques et éthiques d’une recherche-action participative dans le développement professionnel d’enseignants d’anglais en CAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parcours avenir pour construire et nourrir l’ambition des élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab de l'innovation - Canopé - Cardie, May 2025, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude freins et leviers de l’accès au terrain pour la conception et l’analyse de pratiques et dispositifs pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau thématique « recherches autour des questions d’éducation », CNRS, Apr 2025, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153180v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coéducation et classe ouverte : Une étude sur l'implication parentale dans une École Maternelle en REP +</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Abi Younes</w:t>
+                <w:t xml:space="preserve">Une ingénierie pédagogique co-construite avec un pair-aidant en santé mentale : quelle évolution des attitudes des étudiants en pharmacie envers les personnes atteintes de troubles psychiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Kamar-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets frontières et transformations en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Créteil, France</w:t>
+              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIFEM : Société internationale francophone d'éducation médicale, Jun 2024, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628821v1</w:t>
+                <w:t xml:space="preserve">hal-04622610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Open Classroom initiative A Case Study on Parent-Teacher Cooperation in Kindergarten Education in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coéducation et classe ouverte : Une étude sur l'implication parentale dans une École Maternelle en REP +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Abi Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Aix-En-Provence, France</w:t>
+              <w:t xml:space="preserve">Objets frontières et transformations en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515416v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ingénierie pédagogique co-construite avec un pair-aidant en santé mentale : quelle évolution des attitudes des étudiants en pharmacie envers les personnes atteintes de troubles psychiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Open Classroom initiative A Case Study on Parent-Teacher Cooperation in Kindergarten Education in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Abi Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIFEM : Société internationale francophone d'éducation médicale, Jun 2024, Marrakech, France</w:t>
+              <w:t xml:space="preserve">Innovation in teacher education: Sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Aix-En-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622610v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video self-confrontation as a tool for professional development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Vervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teacher Education Policy in Europe. Innovation in teacher education: sustainable change &amp; evaluating impact at macro, meso and micro level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFERE Provence, Mar 2024, Aix-en-Provence, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2644,90 +2644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue systématique sur l'implication active des patients dans la formation des étudiants en pharmacie, à travers le prisme du modèle de Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Kamar-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone de pédagogie des sciences de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIFEM : Société internationale francophone d'éducation médicale, Jun 2024, Marrakech, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2755,748 +2755,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autoconfrontation comme outil de professionnalisation : focus sur la gestion de l'hétérogénéité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elaboration d’un plan d’action en pharmacie en collaboration avec les patients : développement d’un atelier en partenariat-patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Kamar-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Tortochot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en éducation. Colloque international en hommage à Jacques Ginestié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UR4671 ADEF; INSPE Aix-Marseille; FED4238 SFERE-Provence; Pôle pilote AMPIRIC, Oct 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur la Pratique Collaborative en Santé ou Services Sociaux en Partenariat avec les Patient(e)s ou Client(e)s et leurs Proches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal (en virtuel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233833v1</w:t>
+                <w:t xml:space="preserve">hal-04243663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la collaboration interprofessionnelle dans la co-construction d'un dispositif pédagogique en Pharmacie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'engagement dans une recherche collaborative : quelle(s) posture(s) pour les différents acteurs ? une problématique étudiée au sein d'une recherche participative dans une école maternelle en éducation prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e colloque interuniversitaire sur l'engagement des patients dans la formation médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bobigny, France</w:t>
+              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241752v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement dans une recherche collaborative : quelle(s) posture(s) pour les différents acteurs ? une problématique étudiée au sein d'une recherche participative dans une école maternelle en éducation prioritaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'autoconfrontation comme outil de professionnalisation : focus sur la gestion de l'hétérogénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Giacopazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Vervoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement. Que nous disent les sciences de l’éducation et de la formation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Recherche en éducation. Colloque international en hommage à Jacques Ginestié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR4671 ADEF; INSPE Aix-Marseille; FED4238 SFERE-Provence; Pôle pilote AMPIRIC, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424933v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d’une ingénierie pédagogique s’inscrivant dans une approche par compétences par un collectif pluriprofessionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la collaboration interprofessionnelle dans la co-construction d'un dispositif pédagogique en Pharmacie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié. Recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">4e colloque interuniversitaire sur l'engagement des patients dans la formation médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241747v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de co-conception d’ingénierie pédagogique et de formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Co-construction d’une ingénierie pédagogique s’inscrivant dans une approche par compétences par un collectif pluriprofessionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Kamar-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Olympio</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre E.COL.E, « Expérience Collective pour l’Enseignement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Apr 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié. Recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079957v1</w:t>
+                <w:t xml:space="preserve">hal-04241747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation école famille</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enjeux de co-conception d’ingénierie pédagogique et de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié. Recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, MARSEILLE (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Rencontre E.COL.E, « Expérience Collective pour l’Enseignement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Apr 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240799v1</w:t>
+                <w:t xml:space="preserve">hal-04079957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The school-family relationship: a problem studied within a participatory research in a kindergarden in priority education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-Term Conference of AIS-EDU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Palerme (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3515,1029 +3515,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un plan d’action en pharmacie en collaboration avec les patients : développement d’un atelier en partenariat-patient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La relation école famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur la Pratique Collaborative en Santé ou Services Sociaux en Partenariat avec les Patient(e)s ou Client(e)s et leurs Proches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal (en virtuel), Canada</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié. Recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, MARSEILLE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243663v1</w:t>
+                <w:t xml:space="preserve">hal-04240799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude de cas en maternelle autour du dispositif « classes ouvertes ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les élèves de lycée professionnel : quels rapports aux savoirs et aux apprentissages ? Une enquête par questionnaire dans l’académie d’Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ricotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Relations écoles-familles et perspective inclusive de l’éducation : les apports de recherches collaboratives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Congrès international AREF 2022, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation (SIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994797v1</w:t>
+                <w:t xml:space="preserve">hal-03790079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves de lycée professionnel : quels rapports aux savoirs et aux apprentissages ? Une enquête par questionnaire dans l’académie d’Aix-Marseille</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une étude de cas en maternelle autour du dispositif « classes ouvertes ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ricotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation (SIEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Symposium « Relations écoles-familles et perspective inclusive de l’éducation : les apports de recherches collaboratives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès international AREF 2022, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790079v1</w:t>
+                <w:t xml:space="preserve">hal-03994797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche collaborative au service de la mise en place de la conception d'ingénierie pédagogique d'évaluation en lycée professionnel. Le cas particulier de l’enseignement de l’anglais en CAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Partenariat entre patients et formateurs en santé : l'efficacité d'un dispositif pédagogique en formation initiale en Pharmacie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noémie Olympio</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Congrès international sur la formation et la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE – Université de Brasilia, Dec 2021, Brasilia - online, Brazil</w:t>
+              <w:t xml:space="preserve">2e colloque international sur le partenariat de soin avec les patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Toulouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388712v1</w:t>
+                <w:t xml:space="preserve">hal-03279128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement d’un dispositif innovant éducatif d’enseignement de l’anglais en lycée professionnel : effets d’une recherche collaborative avec méthodologie mixte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">English Teaching in French Vocational Secondary Education: the Influence of a Participatory Action Research on Changes of Teachers' Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ? 2e Colloque SFERE-Provence (FED4238) / AMPIRIC -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">ECER 2021 Education and Society: expectations, prescriptions, reconciliations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200034v1</w:t>
+                <w:t xml:space="preserve">hal-03354803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche collaborative au service de la mise en place de la conception d’ingénierie pédagogique d’évaluation en lycée professionnel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La recherche collaborative au service de la mise en place de la conception d'ingénierie pédagogique d'évaluation en lycée professionnel. Le cas particulier de l’enseignement de l’anglais en CAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Baugnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Congrès international sur la formation et la profession enseignante - Brésil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">2e Congrès international sur la formation et la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE – Université de Brasilia, Dec 2021, Brasilia - online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241756v1</w:t>
+                <w:t xml:space="preserve">hal-04388712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collaboration interprofessionnelle pour l'école inclusive : un défi entre les enseignants et les professionnels du secteur médico-social</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La recherche collaborative au service de la mise en place de la conception d’ingénierie pédagogique d’évaluation en lycée professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail de la relation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">2e Congrès international sur la formation et la profession enseignante - Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286552v1</w:t>
+                <w:t xml:space="preserve">hal-04241756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English Teaching in French Vocational Secondary Education: the Influence of a Participatory Action Research on Changes of Teachers' Practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accompagnement d’un dispositif innovant éducatif d’enseignement de l’anglais en lycée professionnel : effets d’une recherche collaborative avec méthodologie mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tortochot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2021 Education and Society: expectations, prescriptions, reconciliations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ? 2e Colloque SFERE-Provence (FED4238) / AMPIRIC -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354803v1</w:t>
+                <w:t xml:space="preserve">hal-03200034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat entre patients et formateurs en santé : l'efficacité d'un dispositif pédagogique en formation initiale en Pharmacie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La collaboration interprofessionnelle pour l'école inclusive : un défi entre les enseignants et les professionnels du secteur médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dintrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hache</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e colloque international sur le partenariat de soin avec les patients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Toulouse (en ligne), France</w:t>
+              <w:t xml:space="preserve">Le travail de la relation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279128v1</w:t>
+                <w:t xml:space="preserve">hal-03286552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d’un dispositif pédagogique intégrant des patients partenaires dans le cadre de DES de pharmacie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Barchewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès de la société française de pharmacie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société française de pharmacie clinique; AP-HM, Jan 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4614,51 +4614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e JDL "Sélections, du système éducatif au marché du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
@@ -4681,519 +4681,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l’hétérogénéité dans les ZEP, entre échec et excellence scolaire. Une question d’éthique professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comprendre la diversité des rapports aux familles de membres d'équipes éducatives de quartiers populaires. Dans le cadre du symposium &amp;quot;démocratiser l'ambition scolaire dans l'éducation prioritaire ? L'exemple du dispositif des parcours d'excellence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305830v1</w:t>
+                <w:t xml:space="preserve">hal-02305875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'une application immersive pour la résolution de problèmes ouverts dans le développement de stratégies cognitive et métacognitive au primaire.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La gestion de l’hétérogénéité dans les ZEP, entre échec et excellence scolaire. Une question d’éthique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Pacurar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque jeux et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457910v1</w:t>
+                <w:t xml:space="preserve">hal-02305830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhésion, résistance et retraduction d'une injonction à la sélection en contexte d'éducation prioritaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude d'une application immersive pour la résolution de problèmes ouverts dans le développement de stratégies cognitive et métacognitive au primaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Richit</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Pacurar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque jeux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02276575v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle(s)représentation(s) de l’excellence chez les enseignants de collège en REP+? Lecas des Parcours d’Excellence dans l’académie d’Aix-Marseille. Communication au sein du symposium &amp;quot;démocrtiser l'ambition scolaire dans l'éducation prioritaire ? L'exemple du dispositif des parcours d'excellence en France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Adhésion, résistance et retraduction d'une injonction à la sélection en contexte d'éducation prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305882v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02276575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la diversité des rapports aux familles de membres d'équipes éducatives de quartiers populaires. Dans le cadre du symposium &amp;quot;démocratiser l'ambition scolaire dans l'éducation prioritaire ? L'exemple du dispositif des parcours d'excellence en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelle(s)représentation(s) de l’excellence chez les enseignants de collège en REP+? Lecas des Parcours d’Excellence dans l’académie d’Aix-Marseille. Communication au sein du symposium &amp;quot;démocrtiser l'ambition scolaire dans l'éducation prioritaire ? L'exemple du dispositif des parcours d'excellence en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305875v1</w:t>
+                <w:t xml:space="preserve">hal-02305882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficacité d’un dispositif pédagogique universitaire intégrant des patients partenaires. Le cas des internes en pharmacie hospitalière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque international sur le partenariat de soin avec le patient en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5231,51 +5231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Démissionnaires », « dépassés » ou « investis » : catégoriser les parents pour les mettre à distance ou coopérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classer, déclasser, reclasser. 8e congrès de l'association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, AIX-EN-PROVENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5300,64 +5300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à la réussite scolaire en éducation prioritaire en France : quelles perceptions par les élèves du dispositif « Parcours d’excellence »?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,64 +5408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage déclaré des outils numériques pour l'accessibilité du langage écrit en classe ordinaire de collège. Les liens tissés entre le discours institutionnel, la formation et l'organisation praxéologique des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5503,51 +5503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Failure: The teachers’ representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,51 +5598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inclusion, un facteur déterminant contre l'échec scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5680,51 +5680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion, un facteur déterminant contre l’échec scolaire de tous les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5794,90 +5794,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-éducation école-familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Enea-Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5919,77 +5919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involving patients in a workshop focused on communication skills: a proofofconceptofexperiential trainingforresidents inhospital pharmacy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd congress of EAHP (European association of Hospital pharmacists)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Gothenburg, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6014,77 +6014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMINAIRE NÉODOC : Un séminaire participatif pour « jeunes » chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6148,64 +6148,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
@@ -6292,51 +6292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Georges Ravestein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RETZ, 2021, Mythes et réalités en Education, André Tricot, 978-2-7256-4028-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’excellence scolaire dans les ZEP. Quelles perceptions chez les enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-7535-7829-6</w:t>
             </w:r>
           </w:p>
@@ -6457,77 +6457,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au service de l’entrepreneuriat : analyse d’un séminaire universitaire pour néo-docteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Champy-Remoussenard; Sylvain Starck; Carole Baeza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2024, Collection « Mutations en éducation et en formation », 978-2-36781-516-9</w:t>
@@ -6556,64 +6556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat entre patients et formateurs en santé : un dispositif pédagogique en formation initiale en pharmacie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Lartiguet, Dominique Broussal, Michèle Saint-Jean, Nathalie Szapiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le partenariat en santé Savoirs croisés entre patients, proches aidants, professionnels et chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seli Arslan, 2022, 978-2-84276-281-0</w:t>
@@ -6726,51 +6726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEF; Laboratoire d'économie et de sociologie du Travail (LEST); Lames, Cnrs, Aix Marseille Univ; IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); Telemme. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6848,51 +6848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEF; Laboratoire d'économie et de sociologie du travail (LEST); IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); TELEMME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6970,51 +6970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAMES; LEST; IDEF; TELEMME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7040,90 +7040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-éducation Ecole-Familles dans un réseau de l'éducation prioritaire [vague 2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Enea-Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7190,51 +7190,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants face à la réussite scolaire des élèves de ZEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. AMU Aix Marseille Université, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7293,77 +7293,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire NéoDoc : Un séminaire participatif pour « jeunes » chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7420,64 +7420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Laiz Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -7668,51 +7668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Machado-Coelho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Abi Younes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Luc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paez-Puentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaspoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113334ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-022-03618-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.046.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02987712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02241-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacholier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05021032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garau Bellanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Kamar-Eddine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04524279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vervoort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2011.07.002.Epub2011Aug10.PMID:21835406." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04233833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giacopazzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Witkowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jousselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04424933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Webb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kerbrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04079957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04240799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04424960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03790079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03286552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279128v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barchewitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Pacurar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ravestein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4947" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Luc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ricotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Machado-Coelho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Abi Younes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paez-Puentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chaspoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113334ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Honor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-022-03618-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.046.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02987712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02241-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03008384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garau Bellanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bacholier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05021032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Kamar-Eddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04524279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vervoort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2011.07.002.Epub2011Aug10.PMID:21835406." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04424933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Webb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kerbrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04233833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giacopazzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Witkowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jousselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04079957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04424960v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04240799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03790079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03994797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279128v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04241756v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03286552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barchewitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Pacurar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ravestein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02457851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4947" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027820v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>